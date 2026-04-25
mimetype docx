--- v0 (2026-03-14)
+++ v1 (2026-04-25)
@@ -3107,425 +3107,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow recovery from soil disturbance increases susceptibility of high elevation forests to landslides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Kim</w:t>
+                <w:t xml:space="preserve">Quantile-based individual risk measures for rockfall-prone areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Farvacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118891⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.101932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146559v1</w:t>
+                <w:t xml:space="preserve">hal-03129211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on complex block propagation for the assessment of propagation models quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow recovery from soil disturbance increases susceptibility of high elevation forests to landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-020-01469-5⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 485, pp.118891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129220v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile-based individual risk measures for rockfall-prone areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigations on complex block propagation for the assessment of propagation models quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.101932. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.639-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-020-01469-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129211v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved tree-ring sampling strategy enhances the detection of key meteorological drivers of rockfall activity</w:t>
               </w:r>
@@ -3639,671 +3639,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamic simulation of cable based structures interacting with sliding objects using the concept of macro element</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">A Meta-Model-Based Procedure for Quantifying the On-Site Efficiency of Rockfall Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Mentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.004⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.487-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222268v1</w:t>
+                <w:t xml:space="preserve">hal-03129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Model-Based Procedure for Quantifying the On-Site Efficiency of Rockfall Barriers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward objective rockfall trajectory simulation using a stochastic impact model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02298-7⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (3-4), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129196v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward objective rockfall trajectory simulation using a stochastic impact model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear dynamic simulation of cable based structures interacting with sliding objects using the concept of macro element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Thomas Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 110 (3-4), pp.68-79. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214-215, pp.45-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483011v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données événementielle du risque rocheux dans les Alpes Françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating of rockfall damage in trees yields insights into meteorological triggers of process activity in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020012⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (10), pp.2235-2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129954v1</w:t>
+                <w:t xml:space="preserve">hal-03129920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of rockfall damage in trees yields insights into meteorological triggers of process activity in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une base de données événementielle du risque rocheux dans les Alpes Françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163 3, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4876⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129920v1</w:t>
+                <w:t xml:space="preserve">hal-03129954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation quantitative du risque rocheux : de la formalisation à l’application sur les zones urbanisées ou urbanisables</w:t>
               </w:r>
@@ -4571,235 +4571,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark des approches d’analyse trajectographique par analyse comparative de simulations prédictives et d’essais de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonized mapping of forests with a protection function against rockfalls over European Alpine countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020015⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.11/102221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153694v1</w:t>
+                <w:t xml:space="preserve">hal-02519495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized mapping of forests with a protection function against rockfalls over European Alpine countries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmark des approches d’analyse trajectographique par analyse comparative de simulations prédictives et d’essais de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.11/102221. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519495v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of the response of slender protective structures to rockfall impacts</w:t>
               </w:r>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (8), pp.1215-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6246,51 +6246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Meta-models for a More Efficient Hazard Mitigation Strategy with Rockfall Protection Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7678,51 +7678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting load path and tensile forces during cable yarding operations on steep terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7910,455 +7910,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Discrete element model of the dynamic response of fresh wood stems to impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Limam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.462⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504640v1</w:t>
+                <w:t xml:space="preserve">hal-01824035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element model of the dynamic response of fresh wood stems to impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
+                <w:t xml:space="preserve">Impacts of land-use and land-cover changes on rockfall propagation: Insights from the Grenoble conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.03.025⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 547, pp.345-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824035v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of land-use and land-cover changes on rockfall propagation: Insights from the Grenoble conurbation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
+                <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 547, pp.345-355. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.398-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180722v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the variability of rock detachment conditions in designing rockfall protection structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8591,64 +8591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (6), pp.1319 - 1319. </w:t>
@@ -8680,317 +8680,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre3D - a 3D stochastic rock fall simulator based on random ground roughness and hyperbolic restitution factors</w:t>
+                <w:t xml:space="preserve">Protection against rockfall along a maturity gradient in mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gischig</w:t>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldrich Hungr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2014-0312⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 354, pp.224-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602201v1</w:t>
+                <w:t xml:space="preserve">hal-02602202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against rockfall along a maturity gradient in mountain forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierre3D - a 3D stochastic rock fall simulator based on random ground roughness and hyperbolic restitution factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gischig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Oldrich Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 354, pp.224-231. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (9), pp.1360-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2014-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602202v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (2), pp.111-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9050,51 +9050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (1), pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9128,51 +9128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and predicting the spatial distribution of tree root density in heterogeneous forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116 (2), pp.261-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9386,304 +9386,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing coppice forests for rockfall protection: lessons from modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Zerbe</w:t>
+                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-013-0339-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101752v1</w:t>
+                <w:t xml:space="preserve">hal-02600644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Managing coppice forests for rockfall protection: lessons from modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Zerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 566, pp.185-190. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (4), pp.485-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0339-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600644v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional modelling of slope stability in heterogeneous montane forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9795,51 +9795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9886,51 +9886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of root reinforcement models using numerical modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,381 +9997,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical dynamic analysis of a live tree stem impacted by a Charpy pendulum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of ballistic trajectory and granular flow models in predicting rockfall propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.435-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.037⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823996v1</w:t>
+                <w:t xml:space="preserve">hal-02598639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving three-dimensional rockfall trajectory simulation codes for assessing the efficiency of protective embankments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Experimental and numerical dynamic analysis of a live tree stem impacted by a Charpy pendulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2012.12.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (10), pp.1689-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987757v1</w:t>
+                <w:t xml:space="preserve">hal-01823996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ballistic trajectory and granular flow models in predicting rockfall propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving three-dimensional rockfall trajectory simulation codes for assessing the efficiency of protective embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oldrich Hungr</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2012.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.3372⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02598639v1</w:t>
+                <w:t xml:space="preserve">hal-01987757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete modeling of granular soils reinforcement by plant roots</w:t>
               </w:r>
@@ -10590,51 +10590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,51 +10711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertia effects as a possible missing link between micro and macro second-order work in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10897,51 +10897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Hungr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (6), pp.656-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11039,51 +11039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Labiouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.2617- 2651. </w:t>
@@ -11173,51 +11173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (12), pp.1803-1816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11251,51 +11251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mechanisms in granular media: a discrete element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11406,51 +11406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing numerical and experimental approaches for the stochastic modeling of the bouncing of a boulder on a coarse soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11523,51 +11523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the micromechanical properties of impacted granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11640,64 +11640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11744,51 +11744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes within a 2D granular layer during an impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11827,1348 +11827,1335 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (86)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new rockfall propagation model: Examining rockfall risk in Manikaran, NW Himalaya, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj Kiran Dhiman</w:t>
+                <w:t xml:space="preserve">Modeling particle impacts on granular media for the analysis of aeolian saltation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provence Mahjoub-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahesh Thakur</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL 2024 - 14th International Symposium on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambéry, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700928v1</w:t>
+                <w:t xml:space="preserve">hal-05602193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Bost</w:t>
+                <w:t xml:space="preserve">A new rockfall propagation model: Examining rockfall risk in Manikaran, NW Himalaya, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kiran Dhiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ousset</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahesh Thakur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISL 2024 - 14th International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04378737v1</w:t>
+                <w:t xml:space="preserve">hal-04700928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-smooth Newton method for nonassociative plasticity using the bi-potential approach</w:t>
+                <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Acary</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Goury</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.1293-1302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611037v1</w:t>
+                <w:t xml:space="preserve">hal-04378737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling particle impacts on granular media for the analysis of aeolian saltation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Provence Mahjoub-Bonnaire</w:t>
+                <w:t xml:space="preserve">Semi-smooth Newton method for nonassociative plasticity using the bi-potential approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU general Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700940v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical quantification of rockfall reach probability: objective determination of appropriate topographic descriptor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Modeling particle impacts on granular media for the analysis of aeolian saltation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provence Mahjoub-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU general Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546441v1</w:t>
+                <w:t xml:space="preserve">hal-04700940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel quantitative approach for rockfall hazard assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Martin</w:t>
+                <w:t xml:space="preserve">Empirical quantification of rockfall reach probability: objective determination of appropriate topographic descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Landslides (ISL) 2024</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565370v3</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel descripteur topographique pour quantifier empiriquement de la probabilité de propagation des chutes de blocs?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Towards a novel quantitative approach for rockfall hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur F. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExCH-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">International Symposium on Landslides (ISL) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590378v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565370v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of remobilization of static blocks present on the terrain due to rockfall impact: a comparative assessment of rockfall hazard in Manikaran, NW Himalaya, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj Kiran Dhiman</w:t>
+                <w:t xml:space="preserve">Quel descripteur topographique pour quantifier empiriquement de la probabilité de propagation des chutes de blocs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahesh Thakur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ExCH-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Arras (Université d'Artois), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04700953v1</w:t>
+                <w:t xml:space="preserve">hal-04590378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The study of remobilization of static blocks present on the terrain due to rockfall impact: a comparative assessment of rockfall hazard in Manikaran, NW Himalaya, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kiran Dhiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahesh Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755889v1</w:t>
+                <w:t xml:space="preserve">hal-04700953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-smooth cohesive zone model for rock fracture and contact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorren Luuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geophysical Union, Apr 2023, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13950⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700959v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-smooth cohesive zone model for rock fracture and contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Collins-Craft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geophysical Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755871v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
@@ -13182,118 +13169,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865497v1</w:t>
+                <w:t xml:space="preserve">hal-04755871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
+                <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
@@ -13328,2174 +13324,2174 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032939v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Rockfall Hazard and 3D Trajectography based on Slope and Structural Settings: Case Study in Les Fréaux, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Wolff</w:t>
+                <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700983v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of CPT based metamodels to predict the performance of offshore anchor piles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Rockfall Hazard and 3D Trajectography based on Slope and Structural Settings: Case Study in Les Fréaux, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiggi Choanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunwei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.1016 - 1022, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003308829-153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700969v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy impacts for assessing the Bloc Armé® technology as rockfall protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of CPT based metamodels to predict the performance of offshore anchor piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock slope stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.1016 - 1022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003308829-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456723v1</w:t>
+                <w:t xml:space="preserve">hal-04700969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+                <w:t xml:space="preserve">High energy impacts for assessing the Bloc Armé® technology as rockfall protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Pascal Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Rock slope stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081916v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM modeling of rockfall rebound on protective embankments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia La Porta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Particle-Based Methods (PARTICLES) - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain. pp.238-249</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975910v1</w:t>
+                <w:t xml:space="preserve">hal-02081916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web-platform for resilience assessment in mountainous valleys impacted by slope instabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEM modeling of rockfall rebound on protective embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia La Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6. International Conference on Particle-Based Methods (PARTICLES) - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain. pp.238-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755546v1</w:t>
+                <w:t xml:space="preserve">hal-02975910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to assess the ability of a protection barrier to mitigate rockfall hazard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Gottardi</w:t>
+                <w:t xml:space="preserve">A web-platform for resilience assessment in mountainous valleys impacted by slope instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997765v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale rockfall hazard mapping using land cover as proxy for soil type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach to assess the ability of a protection barrier to mitigate rockfall hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Barré</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guido Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607611v1</w:t>
+                <w:t xml:space="preserve">hal-01997765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Element Modelling of fragmentation with the open-source framework YADE</w:t>
+                <w:t xml:space="preserve">Large scale rockfall hazard mapping using land cover as proxy for soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dodo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.B. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Asian-Australian Conf. on Comp. Mat.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Crains, Australia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824498v1</w:t>
+                <w:t xml:space="preserve">hal-02607611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des changements paysagers pour l’évaluation quantitative des risques rocheux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Farvacque</w:t>
+                <w:t xml:space="preserve">Discrete Element Modelling of fragmentation with the open-source framework YADE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Guccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Thoeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">Anna Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Biennales des Géosciences et de l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">11th Asian-Australian Conf. on Comp. Mat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Crains, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997450v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements paysagers pour l’évaluation quantitative des risques rocheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES DES JEUNES GÉOMORPHOLOGUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Biennales des Géosciences et de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997454v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two DEM modeling of flexible rockfall fences under dynamic impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jibril Coulibaly</w:t>
+                <w:t xml:space="preserve">Influence des changements paysagers pour l’évaluation quantitative des risques rocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Farvacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock slope stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">JOURNÉES DES JEUNES GÉOMORPHOLOGUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997731v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PROBABILISTIC APPROACH TO INTEGRATE THE EFFECT OF PROTECTION SYSTEMS INTO ROCKFALL HAZARD ASSESSMENT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessio Mentani</w:t>
+                <w:t xml:space="preserve">Comparison of two DEM modeling of flexible rockfall fences under dynamic impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dugelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guido Gottardi</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rocexs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Rock slope stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997842v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is rockfall risk impacted by land-use and land-cover changes ? Insights from the French Alps.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Corona</w:t>
+                <w:t xml:space="preserve">A PROBABILISTIC APPROACH TO INTEGRATE THE EFFECT OF PROTECTION SYSTEMS INTO ROCKFALL HAZARD ASSESSMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Mentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Rock Slope Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Rocexs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997457v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better integration of roughness in rockfall simulations -a sensitivity study with the RockyFor3D model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">How is rockfall risk impacted by land-use and land-cover changes ? Insights from the French Alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Farvacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium Rock Slope Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937906v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Rockfall Hazard Assessment at the Mont Saint-Eynard (French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a better integration of roughness in rockfall simulations -a sensitivity study with the RockyFor3D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Hantz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Milutin Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Interdisciplinary Workshop on Rockfall Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03598733v1</w:t>
+                <w:t xml:space="preserve">hal-02937906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 years of research and transfer on protection forest against rockfall risks in France and Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">Quantitative Rockfall Hazard Assessment at the Mont Saint-Eynard (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 125th anniversary congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">6th Interdisciplinary Workshop on Rockfall Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607609v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03598733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements paysagers pour l’évaluation quantitative des risques rocheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
@@ -15510,3000 +15506,3004 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing numerical modelling approaches for the evaluation of root reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">30 years of research and transfer on protection forest against rockfall risks in France and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Soil Bio- and Eco-engineering - ‘The Use of Vegetation to Improve Slope Stability’ (SBEE2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">IUFRO 125th anniversary congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837353v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping rockfall release frequency from tree scars and simulated trajectories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing numerical modelling approaches for the evaluation of root reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vargel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Beijing, pp.38</w:t>
+              <w:t xml:space="preserve">4th International Conference on Soil Bio- and Eco-engineering - ‘The Use of Vegetation to Improve Slope Stability’ (SBEE2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604856v1</w:t>
+                <w:t xml:space="preserve">hal-01837353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité d’une structure de protection contre les avalanches de neige en béton armé – Influence des effets inertiels sur les courbes de fragilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping rockfall release frequency from tree scars and simulated trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ousset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Naaïm</w:t>
+                <w:t xml:space="preserve">C. Vargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Beijing, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824653v1</w:t>
+                <w:t xml:space="preserve">hal-02604856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-anchored rockfall fences: experimental and numerical studies,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
+                <w:t xml:space="preserve">Vulnérabilité d’une structure de protection contre les avalanches de neige en béton armé – Influence des effets inertiels sur les courbes de fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Naaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th symposium Rock Slope Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824511v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree-anchored rockfall fences: experimental and numerical studies,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dupouy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Robit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
+              <w:t xml:space="preserve">3th symposium Rock Slope Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605958v1</w:t>
+                <w:t xml:space="preserve">hal-01824511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagating spatial and thematic uncertainties in mountain natural hazard assessment process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Crimier</w:t>
+                <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605957v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation for rockfall hazard modelling: comparison of Monte-Carlo propagation method and Hybrid approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Propagating spatial and thematic uncertainties in mountain natural hazard assessment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2805-2812</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.261-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315374987-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605945v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forest presence on rockfall trajectory. An example from Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Berger</w:t>
+                <w:t xml:space="preserve">Uncertainty propagation for rockfall hazard modelling: comparison of Monte-Carlo propagation method and Hybrid approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEG XII Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2805-2812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602998v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Discrete Element Method for rockfall protection forests efficiency assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Toe</w:t>
+                <w:t xml:space="preserve">Effect of forest presence on rockfall trajectory. An example from Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haralambos Saroglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Asteriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tsiambaos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAEG XII Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Torino, Italy. pp.1899-1903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445063v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la distribution spatiale de la densité racinaire dans des forêts de montagne selon la taille et la position des arbres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+                <w:t xml:space="preserve">Using the Discrete Element Method for rockfall protection forests efficiency assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Olmedo-Manich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 10, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Apr 2014, Lyon, France. pp.17</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268520v1</w:t>
+                <w:t xml:space="preserve">hal-03445063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the asymmetry of root system architecture modify soil strength and slope stability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la distribution spatiale de la densité racinaire dans des forêts de montagne selon la taille et la position des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">ECOVEG 10, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Apr 2014, Lyon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268806v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felled trees as a rockfall protection system: experimental and numerical studies</w:t>
+                <w:t xml:space="preserve">Felled trees as rockfall protection devices: experimental study for numerical model calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600650v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felled trees as rockfall protection devices: experimental study for numerical model calibration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the relevance of rebound modelling approaches using field experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
+                <w:t xml:space="preserve">O. Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.19</w:t>
+              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600647v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the relevance of rebound modelling approaches using field experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microstructural cluster-based description of diffuse and localized failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b17395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600648v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural cluster-based description of diffuse and localized failures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Wan</w:t>
+                <w:t xml:space="preserve">How does the asymmetry of root system architecture modify soil strength and slope stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. IUFRO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018123v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nejib Hadda</w:t>
+                <w:t xml:space="preserve">Felled trees as a rockfall protection system: experimental and numerical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Bifurcation &amp; Degradation of Geomaterials – IWBDG 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.67-74</w:t>
+              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018133v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical tool to optimize the set-up of a standing skyline and improve cable yarding planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dupire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV IUFRO World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. pp.14</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Bifurcation &amp; Degradation of Geomaterials – IWBDG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600329v1</w:t>
+                <w:t xml:space="preserve">hal-02018133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for embankments in rockfall simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">A new numerical tool to optimize the set-up of a standing skyline and improve cable yarding planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Interdisciplinary Workshop on Rockfall Protection RocExs 2014 - Lecco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milano, Italy. 3 p</w:t>
+              <w:t xml:space="preserve">XXIV IUFRO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015338v1</w:t>
+                <w:t xml:space="preserve">hal-02600329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement des filets pare-blocs, une approche fiabiliste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+                <w:t xml:space="preserve">Accounting for embankments in rockfall simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et des Structures (JFMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">5th Interdisciplinary Workshop on Rockfall Protection RocExs 2014 - Lecco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milano, Italy. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965385v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall impacts on trees and wooden structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement des filets pare-blocs, une approche fiabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Yade workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Grenoble, France. pp.14</w:t>
+              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et des Structures (JFMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600654v1</w:t>
+                <w:t xml:space="preserve">hal-01965385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of forest input data on rockfall simulations at the stand level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rockfall impacts on trees and wooden structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Monnet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">I. Olmedo-Manich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.24</w:t>
+              <w:t xml:space="preserve">1st Yade workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Grenoble, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599842v1</w:t>
+                <w:t xml:space="preserve">hal-02600654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effect of forest input data on rockfall simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">Influence of forest input data on rockfall simulations at the stand level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERPRAEVENT International Symposium on Natural Disaster Mitigation to Establish Society With Resilience 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nara, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111168v1</w:t>
+                <w:t xml:space="preserve">hal-02599842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation probabiliste du rebond d'un bloc sur un sol dans le contexte de l'analyse de la trajectographie des chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées fiabilité des matériaux et des structures JFMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can reliability-based approaches improve the design of rockfall protection fences?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the effect of forest input data on rockfall simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">INTERPRAEVENT International Symposium on Natural Disaster Mitigation to Establish Society With Resilience 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nara, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600649v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact law in granular assemblies: from statics to dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lingran Zhang</w:t>
+                <w:t xml:space="preserve">How can reliability-based approaches improve the design of rockfall protection fences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Delft, Netherlands. pp.1-6</w:t>
+              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600659v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental study for numerical models calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Olmedo</w:t>
+                <w:t xml:space="preserve">Contact law in granular assemblies: from statics to dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international symposium on impact engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">NUMGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Delft, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599130v1</w:t>
+                <w:t xml:space="preserve">hal-02600659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the root-soil interaction mechanisms using discrete simulations of rooted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18545,3144 +18545,3265 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Stuttgart, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the design of rockfall protection fences using a reliability-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+                <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental study for numerical models calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">8th international symposium on impact engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934162v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">Improving the design of rockfall protection fences using a reliability-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international symposium on impact engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599131v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felled trees as a rockfall protection system: impact on simply supported fresh wood stems, experimental and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Olmedo</w:t>
+                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Composite Structures (ICCS17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.2</w:t>
+              <w:t xml:space="preserve">8th international symposium on impact engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599133v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring root reinforcement mechanisms using numerical simulations of rooted soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Felled trees as a rockfall protection system: impact on simply supported fresh wood stems, experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Bio- and Eco-Engineering The Use of Vegetation to Improve Slope Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">17th International Conference on Composite Structures (ICCS17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267857v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale field tests on rockfall impacting trees felled transverse to the slope</w:t>
+                <w:t xml:space="preserve">Exploring root reinforcement mechanisms using numerical simulations of rooted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.8</w:t>
+              <w:t xml:space="preserve">Soil Bio- and Eco-Engineering The Use of Vegetation to Improve Slope Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597700v1</w:t>
+                <w:t xml:space="preserve">hal-01267857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental and numerical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full scale field tests on rockfall impacting trees felled transverse to the slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT Student Camp 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tampere, Finland. pp.3</w:t>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597705v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinectic energy dissipation effects of rock fall attenuating systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Denk</w:t>
+                <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olmedo-Manich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Gerber</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.11</w:t>
+              <w:t xml:space="preserve">DYMAT Student Camp 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tampere, Finland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597701v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et numérique de la dynamique d'arbres verts de petits diamètres soumis à l'impact d'un bloc rocheux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bertrand</w:t>
+                <w:t xml:space="preserve">Kinectic energy dissipation effects of rock fall attenuating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volkwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.6</w:t>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421484v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of innovative experiments and numerical models to assess tree stems resistance to rock impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse expérimentale et numérique de la dynamique d'arbres verts de petits diamètres soumis à l'impact d'un bloc rocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCEXS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.2</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596029v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural basis of the second-order works in granular media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined use of innovative experiments and numerical models to assess tree stems resistance to rock impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">ROCEXS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760700v1</w:t>
+                <w:t xml:space="preserve">hal-02596029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the variability of rocks rebound on coarse soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural basis of the second-order works in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 516</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596030v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALS for protection forest management: protection forest mapping and rockfall modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Modelling the variability of rocks rebound on coarse soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Full waveform airborne laser scanning for vegetation analysis workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.41</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 516</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597063v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element analysis of collapse mechanisms in granular materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">ALS for protection forest management: protection forest mapping and rockfall modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hadda</w:t>
+                <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Cavtat-Dubrovnik, France. 9 p</w:t>
+              <w:t xml:space="preserve">Full waveform airborne laser scanning for vegetation analysis workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622164v1</w:t>
+                <w:t xml:space="preserve">hal-02597063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of felled tree stems as bio-engineering type rockfall protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete element analysis of collapse mechanisms in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bigot</w:t>
+                <w:t xml:space="preserve">N. Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cavtat-Dubrovnik, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505774v1</w:t>
+                <w:t xml:space="preserve">hal-00622164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the efficiency of a model of rockfall protection structures based on real-scale experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of felled tree stems as bio-engineering type rockfall protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Gotteland</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Numerical Methods in Geotechnical Engineering NUMGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.6</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593419v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for rockfall protection structures based on a multi-scale approach</w:t>
+                <w:t xml:space="preserve">Evaluation of the efficiency of a model of rockfall protection structures based on real-scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoflorida 2010, annual geo-congress of the Geo-Institute of ASCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Numerical Methods in Geotechnical Engineering NUMGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593417v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model for the design of low energy rockfall protection nets</w:t>
+                <w:t xml:space="preserve">A model for rockfall protection structures based on a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bertrand</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euro Mediterranean Symposium on Advances in Geomaterials and Structures AGS2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoflorida 2010, annual geo-congress of the Geo-Institute of ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Florida, United States. pp.2280-2290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/41095(365)231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593418v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rockfall trajectory simulations including the protective effect of forests</w:t>
+                <w:t xml:space="preserve">A numerical model for the design of low energy rockfall protection nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Rock Slope Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">3rd Euro Mediterranean Symposium on Advances in Geomaterials and Structures AGS2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Djerba, Tunisia. pp.407-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596219v1</w:t>
+                <w:t xml:space="preserve">hal-02593418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geomatics and airborne laser scanning for rockfall risk zoning: a case study in the French Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic rockfall trajectory simulations including the protective effect of forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2010 Canadian Geomatics Conference and Symposium of Commission I (ISPRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Calgary Alberta, Canada. 5 p</w:t>
+              <w:t xml:space="preserve">Symposium Rock Slope Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504793v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations comparées d'un ouvrage de protection pare-blocs soumis à un impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using geomatics and airborne laser scanning for rockfall risk zoning: a case study in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes rencontres AUGCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint Malo, France. 8 p</w:t>
+              <w:t xml:space="preserve">The 2010 Canadian Geomatics Conference and Symposium of Commission I (ISPRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Calgary Alberta, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468745v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical definition of the bouncing occurrence of a particle on a granular layer</w:t>
+                <w:t xml:space="preserve">Modélisations comparées d'un ouvrage de protection pare-blocs soumis à un impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States</w:t>
+              <w:t xml:space="preserve">28èmes rencontres AUGCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint Malo, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592469v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a discrete impact model of the rebound of a boulder on a coarse granular soil</w:t>
+                <w:t xml:space="preserve">Numerical definition of the bouncing occurrence of a particle on a granular layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie des poudres et matériaux frittés 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France. 13 p</w:t>
+              <w:t xml:space="preserve">Powders and grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473252v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical design of rockfall protective structures using a stochastic trajectory analysis model</w:t>
+                <w:t xml:space="preserve">Experimental validation of a discrete impact model of the rebound of a boulder on a coarse granular soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Computational Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. 10 p</w:t>
+              <w:t xml:space="preserve">Science et technologie des poudres et matériaux frittés 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473253v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic framework for the modelling of the impact of a boulder on a coarse soil</w:t>
+                <w:t xml:space="preserve">Statistical design of rockfall protective structures using a stochastic trajectory analysis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
+              <w:t xml:space="preserve">First International Symposium on Computational Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591262v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards objective rockfall trajectory modelling using a stochastic rebound algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic framework for the modelling of the impact of a boulder on a coarse soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591263v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of physical processes involved during the impact of a rock on a coarse soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards objective rockfall trajectory modelling using a stochastic rebound algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591264v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall modeling: Numerical simulation of the impact of a particle on a coarse granular medium</w:t>
+                <w:t xml:space="preserve">Numerical modelling of physical processes involved during the impact of a rock on a coarse soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Numerical Models in Geomechanics (NUMOG X)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.6</w:t>
+              <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589967v1</w:t>
+                <w:t xml:space="preserve">hal-02591264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rockfall modeling: Numerical simulation of the impact of a particle on a coarse granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium on Numerical Models in Geomechanics (NUMOG X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation numérique d'une loi stochastique d'impact d'un bloc rocheux sur un éboulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21692,147 +21813,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21842,51 +21963,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled Trees as a Rockfall Protection System: Experimental and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21935,106 +22056,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giorgio Lollino; Daniele Giordan; Giovanni B. Crosta; Jordi Corominas; Rafig Azzam; Janusz Wasowski; Nicola Sciarra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer International Publishing, pp.1889-1893, 2015, Landslide Processes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Which Extend the Failure Mode Originates from Microstructure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22065,183 +22186,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Modeling of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.359-362, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32814-5_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall dynamics: a critical review of collision and rebound models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Hungr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rockfall engineering: from prediction to mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-203, 2011, 9781848212565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118601532.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse trajectographique des chutes de blocs, une approche stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22250,84 +22371,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité MIM : Géomécanique des instabilités rocheuses, du déclenchement à l'ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, pp.52, 2010, 978-2746229907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22337,78 +22458,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AEx-GRANIER: Global Sensitivity Analysis of Rockfall Trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rouzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22416,169 +22537,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Grenoble Rhône-Alpes; IGE – Institut des Géosciences de l’Environnement. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale net project: technical report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fertane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22588,114 +22709,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact d'un bloc rocheux sur un terrain naturel, application à la trajectographie des chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00363526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId538"/>
+      <w:footerReference w:type="default" r:id="rId540"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22763,51 +22884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF980746"/>
+    <w:nsid w:val="BA9C2B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22994,51 +23115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bourrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7012-818X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137599722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Thakur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kiran Dhiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhvir Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Aggarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17491/jgsi/2025/174114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Coullie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Farvacque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Munoz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02630-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Talib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desrues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-641-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Candia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F. Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Govoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Zabatta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105490" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synn&#248;ve Flugekvam Nordang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Travelletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Matasci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-023-02054-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978387v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saroglou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2022-32" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371667v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Anton Collins-Craft" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lopez-Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333221107624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01800-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Caviezel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-1141-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155240v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02696-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01719-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382213v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxi Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118891" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101932" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0B1TZC40-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chartoire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4876" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VC6L7LXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F035GZ3S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519495v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102221" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1472042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bifulco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Baptista Bischetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Cesare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.217" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.01.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12778" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FRGHF5X2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180301v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2019.0078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kn&#252;sel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0961-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wunder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2018.0069" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757542v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1209-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1348-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453833v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-283-2017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0799-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824006v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502933v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10310-015-0503-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.03.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.148" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0770-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602201v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gischig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Hungr" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mitchell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0312" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.06.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0713-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101752v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Radtke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zerbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0339-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268419v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.449" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2116-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.037" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598639v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3372" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40D79DA61BC298591F047791912FD5B0621FEDBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.05.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0F8K7TZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3202" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25SBFGGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844897v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkwein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schellenberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labiouse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agliardi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2617-2011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.87-111" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594602v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456156v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-831-2009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894026v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0108-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700928v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611037v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Mahjoub-Bonnaire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15069" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04546441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565370v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04590378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700953v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1947" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Collins-Craft" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gaume" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13950" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700983v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiggi Choanji" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwei Sun" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9344" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-153" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456723v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sainte-Marie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975910v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia La Porta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997765v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gottardi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824498v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dodo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guccione" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacomini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997450v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997454v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997731v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997842v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997457v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598733v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valette" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997449v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837353v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824653v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naa&#239;m" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824511v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605957v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315374987-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605945v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602998v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambos Saroglou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Asteriou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsiambaos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_337" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445063v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo-Manich" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268520v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268806v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600650v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600647v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600648v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600329v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015338v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965385v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600654v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo-Manich" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600653v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600649v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600659v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599130v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599132v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934162v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599131v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599133v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267857v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ghestem" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597700v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597701v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Glover" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421484v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596029v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760700v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596030v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593419v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593417v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41095(365)231" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593418v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596219v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468745v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592469v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473252v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473253v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591262v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591263v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591264v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589967v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590003v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069110v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_335" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596027v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532.ch6" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593546v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914935v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606330v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moueddeb" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertane" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Archambaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363526v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bourrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7012-818X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137599722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Thakur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kiran Dhiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhvir Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Aggarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17491/jgsi/2025/174114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Coullie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Farvacque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Munoz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02630-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Talib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desrues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-641-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Candia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F. Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Govoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Zabatta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105490" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synn&#248;ve Flugekvam Nordang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Travelletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Matasci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-023-02054-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978387v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saroglou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2022-32" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371667v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Anton Collins-Craft" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lopez-Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333221107624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01800-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Caviezel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-1141-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155240v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02696-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01719-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382213v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101932" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxi Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118891" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129920v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chartoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4876" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0B1TZC40-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VC6L7LXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F035GZ3S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519495v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102221" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1472042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bifulco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Baptista Bischetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Cesare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.217" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.01.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12778" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FRGHF5X2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180301v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2019.0078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kn&#252;sel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0961-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wunder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2018.0069" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757542v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1209-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1348-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453833v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-283-2017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0799-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824006v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502933v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10310-015-0503-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824035v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.03.025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180722v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.148" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0770-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602202v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.06.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602201v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gischig" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Hungr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mitchell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0713-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Radtke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zerbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0339-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268419v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.449" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2116-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3372" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40D79DA61BC298591F047791912FD5B0621FEDBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.037" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.05.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0F8K7TZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3202" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25SBFGGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844897v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkwein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schellenberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labiouse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agliardi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2617-2011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.87-111" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594602v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456156v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-831-2009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894026v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0108-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602193v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Mahjoub-Bonnaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700928v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611037v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15069" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04546441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565370v3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04590378v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700953v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1947" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Collins-Craft" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13950" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiggi Choanji" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fei" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwei Sun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9344" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700969v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-153" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456723v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sainte-Marie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975910v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia La Porta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997765v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gottardi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dodo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guccione" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacomini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997450v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997454v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997731v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997842v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598733v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossetti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997449v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837353v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824653v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naa&#239;m" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824511v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605957v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315374987-9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605945v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602998v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambos Saroglou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Asteriou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsiambaos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_337" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445063v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo-Manich" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268520v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600647v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600648v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600650v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600329v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015338v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965385v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600654v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo-Manich" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600653v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600649v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600659v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599132v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934162v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599131v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599133v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267857v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ghestem" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597700v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597705v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597701v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Glover" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denk" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421484v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596029v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760700v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596030v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593419v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593417v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41095(365)231" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593418v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596219v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468745v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473252v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473253v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591262v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591263v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591264v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589967v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590003v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069110v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_335" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596027v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532.ch6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593546v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914935v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606330v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moueddeb" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertane" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Archambaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363526v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>