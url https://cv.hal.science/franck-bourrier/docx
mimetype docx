--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1532,295 +1532,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Highly energetic rockfalls: back analysis of the 2015 event from the Mel de la Niva, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Rocio Ceron-Mayo</w:t>
+                <w:t xml:space="preserve">Synnøve Flugekvam Nordang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Dugelas</w:t>
+                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+                <w:t xml:space="preserve">Julien Travelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battista Matasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (8), pp.1561-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-023-02054-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917623v1</w:t>
+                <w:t xml:space="preserve">hal-04291588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly energetic rockfalls: back analysis of the 2015 event from the Mel de la Niva, Switzerland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Synnøve Flugekvam Nordang</w:t>
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
+                <w:t xml:space="preserve">Ana-Rocio Ceron-Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Travelletti</w:t>
+                <w:t xml:space="preserve">Loïc Dugelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battista Matasci</w:t>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (8), pp.1561-1582. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (3), pp.04022043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-023-02054-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291588v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational approach for nonsmooth elasto-plastic dynamics with contact and impacts</w:t>
               </w:r>
@@ -2021,265 +2021,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delimiting rockfall runout zones using reach probability values simulated with a Monte-Carlo based 3D trajectory model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the formulation and implementation of extrinsic cohesive zone models with contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+                <w:t xml:space="preserve">Nicholas Anton Collins-Craft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-2022-32⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 400, pp.115545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949732v1</w:t>
+                <w:t xml:space="preserve">hal-03371667v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the formulation and implementation of extrinsic cohesive zone models with contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delimiting rockfall runout zones using reach probability values simulated with a Monte-Carlo based 3D trajectory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Anton Collins-Craft</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charalampos Saroglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 400, pp.115545. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-2022-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371667v5</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited impacts of global warming on rockfall activity at low elevations: Insights from two calcareous cliffs from the French Prealps</w:t>
               </w:r>
@@ -2546,51 +2546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall trajectory reconstruction: a flexible method utilizing video footage and high-resolution terrain models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrin Caviezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3016,650 +3016,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb friction with rolling resistance as a cone complementarity problem</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved tree-ring sampling strategy enhances the detection of key meteorological drivers of rockfall activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85, pp.1-12. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.105179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382213v2</w:t>
+                <w:t xml:space="preserve">hal-03430050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile-based individual risk measures for rockfall-prone areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Coulomb friction with rolling resistance as a cone complementarity problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.101932. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129211v1</w:t>
+                <w:t xml:space="preserve">hal-02382213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow recovery from soil disturbance increases susceptibility of high elevation forests to landslides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Kim</w:t>
+                <w:t xml:space="preserve">Quantile-based individual risk measures for rockfall-prone areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Farvacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118891⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.101932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146559v1</w:t>
+                <w:t xml:space="preserve">hal-03129211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations on complex block propagation for the assessment of propagation models quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (2), pp.639-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-020-01469-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved tree-ring sampling strategy enhances the detection of key meteorological drivers of rockfall activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Toe</w:t>
+                <w:t xml:space="preserve">Slow recovery from soil disturbance increases susceptibility of high elevation forests to landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 201, pp.105179. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 485, pp.118891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430050v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Model-Based Procedure for Quantifying the On-Site Efficiency of Rockfall Barriers</w:t>
               </w:r>
@@ -4003,803 +4003,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of rockfall damage in trees yields insights into meteorological triggers of process activity in the French Alps</w:t>
+                <w:t xml:space="preserve">Apports de la dendrogéomorphologie pour la connaissance de l’évolution de l’aléa rocheux dans les Préalpes françaises calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4876⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129920v1</w:t>
+                <w:t xml:space="preserve">hal-03129962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données événementielle du risque rocheux dans les Alpes Françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating of rockfall damage in trees yields insights into meteorological triggers of process activity in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Giacona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163 3, pp.14. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (10), pp.2235-2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03129954v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation quantitative du risque rocheux : de la formalisation à l’application sur les zones urbanisées ou urbanisables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une base de données événementielle du risque rocheux dans les Alpes Françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 163, pp.9. </w:t>
+              <w:t xml:space="preserve">, 2020, 163 3, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129214v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la dendrogéomorphologie pour la connaissance de l’évolution de l’aléa rocheux dans les Préalpes françaises calcaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Mainieri</w:t>
+                <w:t xml:space="preserve">Évaluation quantitative du risque rocheux : de la formalisation à l’application sur les zones urbanisées ou urbanisables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Farvacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 163, pp.12. </w:t>
+              <w:t xml:space="preserve">, 2020, 163, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129962v1</w:t>
+                <w:t xml:space="preserve">hal-03129214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized mapping of forests with a protection function against rockfalls over European Alpine countries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmark des approches d’analyse trajectographique par analyse comparative de simulations prédictives et d’essais de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102221⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519495v2</w:t>
+                <w:t xml:space="preserve">hal-03153694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark des approches d’analyse trajectographique par analyse comparative de simulations prédictives et d’essais de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonized mapping of forests with a protection function against rockfalls over European Alpine countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.6. </w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.11/102221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153694v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of the response of slender protective structures to rockfall impacts</w:t>
               </w:r>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5026,429 +5026,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the recurrence intervals of rockfall through dendrogeomorphology and counting scar approach: A comparative study in a mixed forest stand from the Vercors massif (French Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Mainieri</w:t>
+                <w:t xml:space="preserve">How is rockfall risk impacted by land-use and land-cover changes? Insights from the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 340, pp.160-171. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.138-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180295v1</w:t>
+                <w:t xml:space="preserve">hal-01994621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and water bioengineering: Practice and research needs for reconciling natural hazard control and ecological restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gian Baptista Bischetti</w:t>
+                <w:t xml:space="preserve">Assessment of the recurrence intervals of rockfall through dendrogeomorphology and counting scar approach: A comparative study in a mixed forest stand from the Vercors massif (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.217⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 340, pp.160-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089533v1</w:t>
+                <w:t xml:space="preserve">hal-02180295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is rockfall risk impacted by land-use and land-cover changes? Insights from the French Alps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Toe</w:t>
+                <w:t xml:space="preserve">Soil and water bioengineering: Practice and research needs for reconciling natural hazard control and ecological restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Baptista Bischetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 174, pp.138-152. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 648, pp.1210-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994621v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel multi-risk assessment web-tool for evaluating future impacts of global change in mountainous areas</w:t>
               </w:r>
@@ -6110,291 +6110,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fungal decay on elasticity and damping of small-diameter silver fir logs assessed by the transverse vibration resonant method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Meta-models for a More Efficient Hazard Mitigation Strategy with Rockfall Protection Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Barré</w:t>
+                <w:t xml:space="preserve">A. Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-017-0961-2⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.1097 - 1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-017-1394-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824007v1</w:t>
+                <w:t xml:space="preserve">hal-01893620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Meta-models for a More Efficient Hazard Mitigation Strategy with Rockfall Protection Barriers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of fungal decay on elasticity and damping of small-diameter silver fir logs assessed by the transverse vibration resonant method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Govoni</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gottardi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (4), pp.1097 - 1109. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.403-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-017-1394-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-017-0961-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893620v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götterbaum und Paulownie: die «neuen Wilden» im Schweizer Wald?</w:t>
               </w:r>
@@ -6508,278 +6508,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting mechanical degradation indicators of silver fir wooden strips using near infrared spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Barré</w:t>
+                <w:t xml:space="preserve">A Novel DEM Approach to Simulate Block Propagation on Forested Slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-017-1209-4⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.811-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-017-1348-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757542v1</w:t>
+                <w:t xml:space="preserve">hal-02607233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel DEM Approach to Simulate Block Propagation on Forested Slopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Toe</w:t>
+                <w:t xml:space="preserve">Predicting mechanical degradation indicators of silver fir wooden strips using near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Thévenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (11), pp.811-825. </w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (1), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-017-1348-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00107-017-1209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607233v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexions on the basis of legal zoning for recurrent mountain risks</w:t>
               </w:r>
@@ -6791,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6893,278 +6893,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of airborne laser scanning for the assessment of forest protection effect against rockfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling rockfall frequency and bounce height from three-dimensional simulation process models and growth disturbances in submontane broadleaved trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Favillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.299-310. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 281, pp.66 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-016-0687-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502963v1</w:t>
+                <w:t xml:space="preserve">hal-01501613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rockfall frequency and bounce height from three-dimensional simulation process models and growth disturbances in submontane broadleaved trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suitability of airborne laser scanning for the assessment of forest protection effect against rockfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Favillier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 281, pp.66 - 77. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.299-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-016-0687-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501613v1</w:t>
+                <w:t xml:space="preserve">hal-01502963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-block rockfall dynamics inferred from seismic signal analysis</w:t>
               </w:r>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (2), pp.283-292. </w:t>
@@ -7323,64 +7323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (5), pp.1603-1614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7440,51 +7440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,51 +7493,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 281, pp.66 - 77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396455v1</w:t>
@@ -7600,51 +7600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109 (Part B), pp.240-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7672,217 +7672,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502954v1</w:t>
+                <w:t xml:space="preserve">hal-01502945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting load path and tensile forces during cable yarding operations on steep terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7910,602 +7910,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element model of the dynamic response of fresh wood stems to impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
+                <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.13-22. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824035v1</w:t>
+                <w:t xml:space="preserve">hal-01502954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of land-use and land-cover changes on rockfall propagation: Insights from the Grenoble conurbation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
+                <w:t xml:space="preserve">Discrete element model of the dynamic response of fresh wood stems to impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Limam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 547, pp.345-355. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180722v1</w:t>
+                <w:t xml:space="preserve">hal-01824035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Impacts of land-use and land-cover changes on rockfall propagation: Insights from the Grenoble conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.462⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 547, pp.345-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504640v1</w:t>
+                <w:t xml:space="preserve">hal-02180722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dupire</w:t>
+                <w:t xml:space="preserve">A new approach to evaluate the effectiveness of rockfall barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.398-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502945v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the variability of rock detachment conditions in designing rockfall protection structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8546,633 +8546,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Experimental analysis of the response of fresh wood stems subjected to localized impact loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reliability-Based Approach for the Design of Rockfall Protection Fences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-015-0770-4⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-013-0540-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824037v1</w:t>
+                <w:t xml:space="preserve">hal-01987752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against rockfall along a maturity gradient in mountain forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.06.012⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602202v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre3D - a 3D stochastic rock fall simulator based on random ground roughness and hyperbolic restitution factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mitchell</w:t>
+                <w:t xml:space="preserve">Erratum to: Experimental analysis of the response of fresh wood stems subjected to localized impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2014-0312⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (6), pp.1319 - 1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-015-0770-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602201v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dupire</w:t>
+                <w:t xml:space="preserve">Protection against rockfall along a maturity gradient in mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/57902⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 354, pp.224-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255892v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliability-Based Approach for the Design of Rockfall Protection Fences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierre3D - a 3D stochastic rock fall simulator based on random ground roughness and hyperbolic restitution factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gischig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (1), pp.247-259. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (9), pp.1360-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-013-0540-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2014-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987752v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and predicting the spatial distribution of tree root density in heterogeneous forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116 (2), pp.261-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9310,51 +9310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (3), pp.623-646. </w:t>
@@ -9386,407 +9386,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Three dimensional modelling of slope stability in heterogeneous montane forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 273 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600644v1</w:t>
+                <w:t xml:space="preserve">hal-01268419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing coppice forests for rockfall protection: lessons from modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Zerbe</w:t>
+                <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-013-0339-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101752v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional modelling of slope stability in heterogeneous montane forest ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhun Mao</w:t>
+                <w:t xml:space="preserve">Managing coppice forests for rockfall protection: lessons from modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Zerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.10.017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (4), pp.485-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0339-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268419v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental study for numerical models calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9795,361 +9807,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 566, pp.449-454. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.566.449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of root reinforcement models using numerical modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 381 (1-2), pp.249-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-014-2116-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ballistic trajectory and granular flow models in predicting rockfall propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Hungr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (4), pp.435-440. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical dynamic analysis of a live tree stem impacted by a Charpy pendulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10158,132 +10170,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (10), pp.1689-1698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving three-dimensional rockfall trajectory simulation codes for assessing the efficiency of protective embankments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10302,1128 +10314,1128 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.26-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2012.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete modeling of granular soils reinforcement by plant roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (C), pp.646-657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of rockfall protection embankments: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 154, pp.77-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2012.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (2), pp.221-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-013-0402-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertia effects as a possible missing link between micro and macro second-order work in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (10), pp.1252-1258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall rebound: comparison of detailed field experiments and alternative modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Hungr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (6), pp.656-665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall characterisation and structural protection - a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volkwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schellenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Labiouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.2617- 2651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-11-2617-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00844897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How multiscale approaches can benefit the design of cellular rockfall protection structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (12), pp.1803-1816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/t11-072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mechanisms in granular media: a discrete element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (3), pp.255-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-010-0242-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing numerical and experimental approaches for the stochastic modeling of the bouncing of a boulder on a coarse soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11432,219 +11444,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (1), pp.87-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.14.87-111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the micromechanical properties of impacted granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338 (10-11), pp.639-647. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian stochastic modeling of a spherical rock bouncing on a coarse soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11676,174 +11688,174 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, 15 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-9-831-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes within a 2D granular layer during an impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (6), pp.415 - 437. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-008-0108-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11853,172 +11865,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling particle impacts on granular media for the analysis of aeolian saltation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence Mahjoub-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new rockfall propagation model: Examining rockfall risk in Manikaran, NW Himalaya, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kiran Dhiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12047,631 +12059,631 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISL 2024 - 14th International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.1293-1302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-smooth Newton method for nonassociative plasticity using the bi-potential approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling particle impacts on granular media for the analysis of aeolian saltation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence Mahjoub-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical quantification of rockfall reach probability: objective determination of appropriate topographic descriptor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Towards a novel quantitative approach for rockfall hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur F. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
+              <w:t xml:space="preserve">International Symposium on Landslides (ISL) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546441v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565370v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel quantitative approach for rockfall hazard assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Martin</w:t>
+                <w:t xml:space="preserve">Empirical quantification of rockfall reach probability: objective determination of appropriate topographic descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Landslides (ISL) 2024</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565370v3</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel descripteur topographique pour quantifier empiriquement de la probabilité de propagation des chutes de blocs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12726,428 +12738,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExCH-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of remobilization of static blocks present on the terrain due to rockfall impact: a comparative assessment of rockfall hazard in Manikaran, NW Himalaya, India</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorren Luuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04700953v1</w:t>
+                <w:t xml:space="preserve">hal-04755889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The study of remobilization of static blocks present on the terrain due to rockfall impact: a comparative assessment of rockfall hazard in Manikaran, NW Himalaya, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kiran Dhiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahesh Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755889v1</w:t>
+                <w:t xml:space="preserve">hal-04700953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-smooth cohesive zone model for rock fracture and contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Collins-Craft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geophysical Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13196,225 +13208,234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+                <w:t xml:space="preserve">Assessment of Rockfall Hazard and 3D Trajectography based on Slope and Structural Settings: Case Study in Les Fréaux, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiggi Choanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunwei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865497v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
+                <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
@@ -13428,244 +13449,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032939v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Rockfall Hazard and 3D Trajectography based on Slope and Structural Settings: Case Study in Les Fréaux, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Wolff</w:t>
+                <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700983v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of CPT based metamodels to predict the performance of offshore anchor piles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Mentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13684,217 +13696,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.1016 - 1022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003308829-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy impacts for assessing the Bloc Armé® technology as rockfall protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock slope stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13916,124 +13928,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM modeling of rockfall rebound on protective embankments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia La Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14048,73 +14060,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Particle-Based Methods (PARTICLES) - Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain. pp.238-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web-platform for resilience assessment in mountainous valleys impacted by slope instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14173,73 +14185,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to assess the ability of a protection barrier to mitigate rockfall hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14261,718 +14273,718 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale rockfall hazard mapping using land cover as proxy for soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Modelling of fragmentation with the open-source framework YADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Guccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Thoeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Asian-Australian Conf. on Comp. Mat.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Crains, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements paysagers pour l’évaluation quantitative des risques rocheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Biennales des Géosciences et de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements paysagers pour l’évaluation quantitative des risques rocheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES DES JEUNES GÉOMORPHOLOGUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two DEM modeling of flexible rockfall fences under dynamic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dugelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock slope stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PROBABILISTIC APPROACH TO INTEGRATE THE EFFECT OF PROTECTION SYSTEMS INTO ROCKFALL HAZARD ASSESSMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14994,3110 +15006,3110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rocexs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is rockfall risk impacted by land-use and land-cover changes ? Insights from the French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Rock Slope Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better integration of roughness in rockfall simulations -a sensitivity study with the RockyFor3D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milutin Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Rockfall Hazard Assessment at the Mont Saint-Eynard (French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Interdisciplinary Workshop on Rockfall Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03598733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements paysagers pour l’évaluation quantitative des risques rocheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years of research and transfer on protection forest against rockfall risks in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 125th anniversary congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing numerical modelling approaches for the evaluation of root reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité d’une structure de protection contre les avalanches de neige en béton armé – Influence des effets inertiels sur les courbes de fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Soil Bio- and Eco-engineering - ‘The Use of Vegetation to Improve Slope Stability’ (SBEE2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837353v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping rockfall release frequency from tree scars and simulated trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">Tree-anchored rockfall fences: experimental and numerical studies,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Beijing, pp.38</w:t>
+              <w:t xml:space="preserve">3th symposium Rock Slope Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604856v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité d’une structure de protection contre les avalanches de neige en béton armé – Influence des effets inertiels sur les courbes de fragilité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing numerical modelling approaches for the evaluation of root reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">4th International Conference on Soil Bio- and Eco-engineering - ‘The Use of Vegetation to Improve Slope Stability’ (SBEE2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824653v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-anchored rockfall fences: experimental and numerical studies,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Olmedo</w:t>
+                <w:t xml:space="preserve">Mapping rockfall release frequency from tree scars and simulated trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th symposium Rock Slope Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Beijing, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824511v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagating spatial and thematic uncertainties in mountain natural hazard assessment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.261-268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315374987-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation for rockfall hazard modelling: comparison of Monte-Carlo propagation method and Hybrid approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2805-2812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of forest presence on rockfall trajectory. An example from Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haralambos Saroglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Asteriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Tsiambaos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEG XII Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Torino, Italy. pp.1899-1903, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Discrete Element Method for rockfall protection forests efficiency assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo-Manich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la distribution spatiale de la densité racinaire dans des forêts de montagne selon la taille et la position des arbres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 10, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Apr 2014, Lyon, France. pp.17</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Bifurcation &amp; Degradation of Geomaterials – IWBDG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268520v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felled trees as rockfall protection devices: experimental study for numerical model calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Olmedo</w:t>
+                <w:t xml:space="preserve">A new numerical tool to optimize the set-up of a standing skyline and improve cable yarding planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.19</w:t>
+              <w:t xml:space="preserve">XXIV IUFRO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600647v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the relevance of rebound modelling approaches using field experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for embankments in rockfall simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">5th Interdisciplinary Workshop on Rockfall Protection RocExs 2014 - Lecco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milano, Italy. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600648v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural cluster-based description of diffuse and localized failures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejib Hadda</w:t>
+                <w:t xml:space="preserve">Dimensionnement des filets pare-blocs, une approche fiabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et des Structures (JFMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018123v1</w:t>
+                <w:t xml:space="preserve">hal-01965385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the asymmetry of root system architecture modify soil strength and slope stability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la distribution spatiale de la densité racinaire dans des forêts de montagne selon la taille et la position des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">ECOVEG 10, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Apr 2014, Lyon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268806v1</w:t>
+                <w:t xml:space="preserve">hal-01268520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felled trees as a rockfall protection system: experimental and numerical studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Felled trees as rockfall protection devices: experimental study for numerical model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600650v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the relevance of rebound modelling approaches using field experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Bifurcation &amp; Degradation of Geomaterials – IWBDG 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.67-74</w:t>
+              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018133v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical tool to optimize the set-up of a standing skyline and improve cable yarding planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dupire</w:t>
+                <w:t xml:space="preserve">A microstructural cluster-based description of diffuse and localized failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV IUFRO World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b17395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600329v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for embankments in rockfall simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">Felled trees as a rockfall protection system: experimental and numerical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Interdisciplinary Workshop on Rockfall Protection RocExs 2014 - Lecco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milano, Italy. 3 p</w:t>
+              <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015338v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement des filets pare-blocs, une approche fiabiliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the asymmetry of root system architecture modify soil strength and slope stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baroth</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et des Structures (JFMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">24. IUFRO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965385v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall impacts on trees and wooden structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Olmedo-Manich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Yade workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Grenoble, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of forest input data on rockfall simulations at the stand level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation probabiliste du rebond d'un bloc sur un sol dans le contexte de l'analyse de la trajectographie des chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18152,264 +18164,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées fiabilité des matériaux et des structures JFMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effect of forest input data on rockfall simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERPRAEVENT International Symposium on Natural Disaster Mitigation to Establish Society With Resilience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nara, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can reliability-based approaches improve the design of rockfall protection fences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEG XII CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact law in granular assemblies: from statics to dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18437,411 +18449,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Delft, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the root-soil interaction mechanisms using discrete simulations of rooted soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the design of rockfall protection fences using a reliability-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particles 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Stuttgart, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599132v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental study for numerical models calibration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the root-soil interaction mechanisms using discrete simulations of rooted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international symposium on impact engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">Particles 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Stuttgart, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599130v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the design of rockfall protection fences using a reliability-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+                <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental study for numerical models calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">8th international symposium on impact engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934162v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving rebound models in 3D rockfall simulation codes used for the design of protection embankments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18869,993 +18881,993 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international symposium on impact engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Osaka, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled trees as a rockfall protection system: impact on simply supported fresh wood stems, experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Composite Structures (ICCS17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring root reinforcement mechanisms using numerical simulations of rooted soils</w:t>
+                <w:t xml:space="preserve">Full scale field tests on rockfall impacting trees felled transverse to the slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Bio- and Eco-Engineering The Use of Vegetation to Improve Slope Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267857v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale field tests on rockfall impacting trees felled transverse to the slope</w:t>
+                <w:t xml:space="preserve">Exploring root reinforcement mechanisms using numerical simulations of rooted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.8</w:t>
+              <w:t xml:space="preserve">Soil Bio- and Eco-Engineering The Use of Vegetation to Improve Slope Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597700v1</w:t>
+                <w:t xml:space="preserve">hal-01267857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled trees as a rockfall protection system, experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Olmedo-Manich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT Student Camp 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tampere, Finland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinectic energy dissipation effects of rock fall attenuating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Denk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volkwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et numérique de la dynamique d'arbres verts de petits diamètres soumis à l'impact d'un bloc rocheux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined use of innovative experiments and numerical models to assess tree stems resistance to rock impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.6</w:t>
+              <w:t xml:space="preserve">ROCEXS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421484v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of innovative experiments and numerical models to assess tree stems resistance to rock impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural basis of the second-order works in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCEXS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.2</w:t>
+              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596029v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural basis of the second-order works in granular media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nejib Hadda</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale et numérique de la dynamique d'arbres verts de petits diamètres soumis à l'impact d'un bloc rocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760700v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the variability of rocks rebound on coarse soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19897,688 +19909,688 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 516</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALS for protection forest management: protection forest mapping and rockfall modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Full waveform airborne laser scanning for vegetation analysis workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete element analysis of collapse mechanisms in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Cavtat-Dubrovnik, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of felled tree stems as bio-engineering type rockfall protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the efficiency of a model of rockfall protection structures based on real-scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Numerical Methods in Geotechnical Engineering NUMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for rockfall protection structures based on a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoflorida 2010, annual geo-congress of the Geo-Institute of ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Florida, United States. pp.2280-2290, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/41095(365)231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical model for the design of low energy rockfall protection nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20593,73 +20605,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Euro Mediterranean Symposium on Advances in Geomaterials and Structures AGS2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Djerba, Tunisia. pp.407-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic rockfall trajectory simulations including the protective effect of forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20714,100 +20726,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Rock Slope Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using geomatics and airborne laser scanning for rockfall risk zoning: a case study in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20822,289 +20834,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2010 Canadian Geomatics Conference and Symposium of Commission I (ISPRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Calgary Alberta, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations comparées d'un ouvrage de protection pare-blocs soumis à un impact</w:t>
+                <w:t xml:space="preserve">Numerical definition of the bouncing occurrence of a particle on a granular layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes rencontres AUGCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint Malo, France. 8 p</w:t>
+              <w:t xml:space="preserve">Powders and grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468745v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical definition of the bouncing occurrence of a particle on a granular layer</w:t>
+                <w:t xml:space="preserve">Modélisations comparées d'un ouvrage de protection pare-blocs soumis à un impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States</w:t>
+              <w:t xml:space="preserve">28èmes rencontres AUGCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint Malo, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592469v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a discrete impact model of the rebound of a boulder on a coarse granular soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21133,73 +21145,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie des poudres et matériaux frittés 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical design of rockfall protective structures using a stochastic trajectory analysis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21228,73 +21240,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Symposium on Computational Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic framework for the modelling of the impact of a boulder on a coarse soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21323,73 +21335,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards objective rockfall trajectory modelling using a stochastic rebound algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21444,293 +21456,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of physical processes involved during the impact of a rock on a coarse soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall modeling: Numerical simulation of the impact of a particle on a coarse granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Numerical Models in Geomechanics (NUMOG X)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation numérique d'une loi stochastique d'impact d'un bloc rocheux sur un éboulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21759,51 +21771,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21813,147 +21825,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21963,91 +21975,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felled Trees as a Rockfall Protection System: Experimental and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22056,340 +22068,340 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giorgio Lollino; Daniele Giordan; Giovanni B. Crosta; Jordi Corominas; Rafig Azzam; Janusz Wasowski; Nicola Sciarra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer International Publishing, pp.1889-1893, 2015, Landslide Processes, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Which Extend the Failure Mode Originates from Microstructure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Modeling of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.359-362, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32814-5_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall dynamics: a critical review of collision and rebound models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Hungr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rockfall engineering: from prediction to mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-203, 2011, 9781848212565. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118601532.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse trajectographique des chutes de blocs, une approche stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22404,51 +22416,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité MIM : Géomécanique des instabilités rocheuses, du déclenchement à l'ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, pp.52, 2010, 978-2746229907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22458,248 +22470,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AEx-GRANIER: Global Sensitivity Analysis of Rockfall Trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rouzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Grenoble Rhône-Alpes; IGE – Institut des Géosciences de l’Environnement. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale net project: technical report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fertane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22709,114 +22721,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact d'un bloc rocheux sur un terrain naturel, application à la trajectographie des chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00363526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId540"/>
+      <w:footerReference w:type="default" r:id="rId541"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22884,51 +22896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA9C2B7A"/>
+    <w:nsid w:val="56C40B8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23115,51 +23127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bourrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7012-818X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137599722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Thakur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kiran Dhiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhvir Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Aggarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17491/jgsi/2025/174114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Coullie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Farvacque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Munoz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02630-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Talib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desrues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-641-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Candia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F. Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Govoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Zabatta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105490" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synn&#248;ve Flugekvam Nordang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Travelletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Matasci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-023-02054-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978387v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saroglou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2022-32" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371667v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Anton Collins-Craft" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lopez-Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333221107624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01800-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Caviezel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-1141-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155240v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02696-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01719-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382213v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101932" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxi Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118891" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129920v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chartoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4876" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0B1TZC40-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VC6L7LXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F035GZ3S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519495v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102221" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1472042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bifulco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Baptista Bischetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Cesare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.217" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.01.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12778" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FRGHF5X2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180301v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2019.0078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kn&#252;sel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0961-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wunder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2018.0069" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757542v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1209-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1348-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453833v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-283-2017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0799-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824006v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502933v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10310-015-0503-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824035v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.03.025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180722v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.148" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0770-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602202v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.06.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602201v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gischig" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Hungr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mitchell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0713-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Radtke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zerbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0339-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268419v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.449" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2116-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3372" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40D79DA61BC298591F047791912FD5B0621FEDBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.037" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.05.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0F8K7TZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3202" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25SBFGGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844897v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkwein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schellenberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labiouse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agliardi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2617-2011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.87-111" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594602v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456156v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-831-2009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894026v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0108-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602193v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Mahjoub-Bonnaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700928v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611037v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15069" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04546441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565370v3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04590378v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700953v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1947" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Collins-Craft" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13950" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiggi Choanji" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fei" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwei Sun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9344" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700969v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-153" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456723v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sainte-Marie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975910v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia La Porta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997765v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gottardi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dodo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guccione" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacomini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997450v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997454v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997731v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997842v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598733v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossetti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997449v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837353v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824653v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naa&#239;m" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824511v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605957v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315374987-9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605945v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602998v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambos Saroglou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Asteriou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsiambaos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_337" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445063v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo-Manich" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268520v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600647v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600648v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600650v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600329v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015338v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965385v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600654v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo-Manich" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600653v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600649v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600659v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599132v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934162v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599131v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599133v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267857v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ghestem" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597700v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597705v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597701v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Glover" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denk" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421484v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596029v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760700v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596030v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593419v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593417v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41095(365)231" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593418v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596219v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468745v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473252v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473253v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591262v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591263v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591264v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589967v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590003v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069110v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_335" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596027v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532.ch6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593546v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914935v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606330v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moueddeb" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertane" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Archambaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363526v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bourrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7012-818X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137599722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Thakur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kiran Dhiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhvir Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Aggarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17491/jgsi/2025/174114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Coullie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Farvacque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Munoz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02630-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767017v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04222-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-024-02883-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Talib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desrues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-641-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Candia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F. Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582717v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mentani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Govoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Zabatta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105490" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synn&#248;ve Flugekvam Nordang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Travelletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Matasci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-023-02054-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978387v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039263v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.116936" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371667v5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Anton Collins-Craft" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saroglou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2022-32" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lopez-Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333221107624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01800-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Caviezel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-1141-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155240v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02696-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01719-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382213v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01469-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxi Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118891" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02298-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F035GZ3S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chartoire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4876" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0B1TZC40-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VC6L7LXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519495v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102221" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1472042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.01.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bifulco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Baptista Bischetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Cesare" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.217" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12778" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FRGHF5X2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180301v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2019.0078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kn&#252;sel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mentani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Govoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1394-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0961-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wunder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2018.0069" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1348-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1209-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501613v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453833v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-283-2017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0799-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824006v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502933v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10310-015-0503-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824035v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.03.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.148" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Govoni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.462" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2084-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-013-0540-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824037v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0770-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.06.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602201v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gischig" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Hungr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mitchell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0312" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-015-0713-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTHMRZ91-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600644v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.185" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Radtke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zerbe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0339-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.566.449" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634251v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2116-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3372" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40D79DA61BC298591F047791912FD5B0621FEDBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823996v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.037" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.12.029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599022v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.05.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0F8K7TZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987728v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.12.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3202" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25SBFGGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844897v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkwein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schellenberg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labiouse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agliardi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2617-2011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596025v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-072" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592698v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.87-111" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456156v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-831-2009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894026v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0108-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602193v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Mahjoub-Bonnaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700928v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611037v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15069" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565370v3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04546441v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04590378v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700953v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1947" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700959v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Collins-Craft" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13950" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700983v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiggi Choanji" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fei" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwei Sun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9344" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700969v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-153" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456723v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Furet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorentz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jarrin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sainte-Marie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia La Porta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997765v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gottardi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824498v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dodo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guccione" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacomini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997450v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997454v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997731v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997842v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598733v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossetti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997449v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824653v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naa&#239;m" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824511v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837353v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605957v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315374987-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605945v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602998v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambos Saroglou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Asteriou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsiambaos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_337" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445063v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo-Manich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600329v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015338v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965385v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268520v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600647v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600648v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600650v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268806v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600654v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olmedo-Manich" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600653v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600649v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600659v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934162v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599132v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599130v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599131v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599133v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597700v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267857v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ghestem" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597705v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597701v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Glover" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denk" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596029v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760700v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421484v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596030v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593419v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593417v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41095(365)231" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596219v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592469v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468745v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breugnot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473252v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473253v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591262v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591263v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591264v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589967v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590003v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069110v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_335" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596027v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601532.ch6" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593546v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914935v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606330v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moueddeb" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertane" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Archambaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363526v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>