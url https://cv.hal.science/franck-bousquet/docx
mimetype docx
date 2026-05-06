--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -66,1125 +66,1220 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques médiatiques et segmentation des publics de l'information politique en France</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;paradoxe de l'innovation éditoriale&amp;quot; : quand les promesses du pluralisme informationnel renforcent la segmentation des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (2), pp.44-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04682567v1</w:t>
+                <w:t xml:space="preserve">hal-05569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journalisme scientifique à l’épreuve de l’actualité « tout covid » et de la méthode scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+                <w:t xml:space="preserve">Pratiques médiatiques et segmentation des publics de l'information politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31188/CaJsm.2(8-9).2022.R119⟩</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127l4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763695v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04682567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse quotidienne régionale : un modèle informationnel sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 23/1 (1), pp.81-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/enic.032.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles frontières politiques du journalisme contemporain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le journalisme scientifique à l’épreuve de l’actualité « tout covid » et de la méthode scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communication.11447⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (8-9), pp.R119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31188/CaJsm.2(8-9).2022.R119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663902v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de médiation informationnelle sur Facebook : l’appropriation politique de la presse quotidienne régionale lors de la campagne présidentielle de 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les nouvelles frontières politiques du journalisme contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.26797⟩</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.11447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893332v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaires dans la Presse Quotidienne Régionale française en ligne et politisation du local</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de médiation informationnelle sur Facebook : l’appropriation politique de la presse quotidienne régionale lors de la campagne présidentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bousquet</w:t>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25200/SLJ.v7.n2.2018.361⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.81-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.26797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634419v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02893332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les correspondants locaux, acteurs dans la constitution de communautés de lecteurs et producteurs d’informations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Commentaires dans la Presse Quotidienne Régionale française en ligne et politisation du local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.031.0062⟩</w:t>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.92-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25200/SLJ.v7.n2.2018.361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631086v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pétition contre la Loi travail: construction et appropriation de l’événement par ses acteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les correspondants locaux, acteurs dans la constitution de communautés de lecteurs et producteurs d’informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sds.6934⟩</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.031.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985532v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The petition against the Labor Law : construction and appropriation of the event by its actors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La pétition contre la Loi travail: construction et appropriation de l’événement par ses acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 102, pp.52-75. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">, 2017, 101, pp.52-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sds.6934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836613v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux acteurs en ligne de l’information locale vers une relation aux publics renouvelée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The petition against the Labor Law : construction and appropriation of the event by its actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.52-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.6934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01371436v1</w:t>
+                <w:t xml:space="preserve">hal-04836613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux acteurs en ligne de l’information locale vers une relation aux publics renouvelée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Online Journalism and its Publics - Le journalisme en ligne et ses publics - O jornalismo online e seus públicos -, 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médiateurs et signataires des pétitions en ligne. L'exemple de trois pétitions sur l'identité nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 13/1 (1), pp.99-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/enic.012.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1194,121 +1289,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la droitisation de la ligne éditoriale de CNEWS : de l’évolution de ses programmes à ses publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1318,151 +1413,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse en quête de science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Descampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar El Hajj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Escouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1472,188 +1567,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse quotidienne régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions la découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 125 p., 2021, 978-2-348-05793-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et identités collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit, 2006, 2748173228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1663,262 +1758,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la participation au cœur des nouveaux modèles éditoriaux de la PQR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « La participation dans un monde de communication »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Saint-Louis, Bruxelles, Sep 2019, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online French local press: Mutations of proximity with the public and the territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», colloque #AMIRetreat2018 Media, Polis, Agora: Journalism &amp; Communication in the digital era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blockbusters américains, essai d'analyse idéologique d'un produit culturel mondialisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00000663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1928,185 +2023,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information service, un enjeu majeur pour les médias ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u95w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladépêche.fr, un succès en trompe l’œil (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u92w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2253,51 +2348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03663902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26797" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03634419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v7.n2.2018.361" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6934" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Descampes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Hajj Mohamed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Escouflaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03664029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_presse_quotidienne_regionale-9782348057977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03663902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11447" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26797" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03634419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v7.n2.2018.361" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Descampes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Hajj Mohamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Escouflaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03664029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_presse_quotidienne_regionale-9782348057977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>