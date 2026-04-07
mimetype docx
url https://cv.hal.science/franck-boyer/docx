--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -633,655 +633,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397706v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the null-controllability of degenerate parabolic systems of Grushin type via the moments method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary null-controllability of 1-D coupled parabolic systems with Kirchhoff-type condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuntal Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Allonsius</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgan Morancey</w:t>
+                <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (4), pp.4799-4843. </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.413--471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-021-00733-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-021-00285-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471592v1</w:t>
+                <w:t xml:space="preserve">hal-02748405v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary null-controllability of coupled parabolic systems with Robin conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuntal Bhandari</w:t>
+                <w:t xml:space="preserve">Analysis of the null-controllability of degenerate parabolic systems of Grushin type via the moments method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Allonsius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/eect.2020052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.4799-4843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-021-00733-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091091v2</w:t>
+                <w:t xml:space="preserve">hal-02471592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary null-controllability of 1-D coupled parabolic systems with Kirchhoff-type condition</w:t>
+                <w:t xml:space="preserve">Boundary null-controllability of coupled parabolic systems with Robin conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuntal Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.413--471. </w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.61-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-021-00285-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/eect.2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748405v3</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary null-controllability of semi-discrete coupled parabolic systems in some multi-dimensional geometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Allonsius</w:t>
+                <w:t xml:space="preserve">A block moment method to handle spectral condensation phenomenon in parabolic control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2019037⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.717-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827044v3</w:t>
+                <w:t xml:space="preserve">hal-01949391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carleman estimates for time-discrete parabolic equations and applications to controllability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A block moment method to handle spectral condensation phenomenon in parabolic control problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Benabdallah</w:t>
+                <w:t xml:space="preserve">Boundary null-controllability of semi-discrete coupled parabolic systems in some multi-dimensional geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Allonsius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.717-793. </w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.217-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ahl.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2019037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949391v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827044v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insensitizing controls for a semilinear parabolic equation: a numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz de Teresa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1328,51 +1328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of discrete elliptic operators and applications in control theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Allonsius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1508,222 +1508,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DDFV method for a Cahn-Hilliard/Stokes phase field model with dynamic boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic analysis of parabolic equations with stiff transport terms by a multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2016073⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.4637-4676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2017200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249262v2</w:t>
+                <w:t xml:space="preserve">hal-01242679v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of parabolic equations with stiff transport terms by a multi-scale approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blanc</w:t>
+                <w:t xml:space="preserve">A DDFV method for a Cahn-Hilliard/Stokes phase field model with dynamic boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Bostan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Boyer</w:t>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (9), pp.4637-4676. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5), pp.1691-1731 </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2017200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2016073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242679v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a functional inequality arising in the analysis of finite-volume methods</w:t>
               </w:r>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (3), pp.363-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.2705--2742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1911,417 +1911,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795362v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate controllability conditions for some linear 1D parabolic systems with space-dependent coefficients</w:t>
+                <w:t xml:space="preserve">Hierarchy of consistent n-component Cahn-Hilliard systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Olive</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2014.4.263⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (14), pp.2885-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202514500407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848709v2</w:t>
+                <w:t xml:space="preserve">hal-00933674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman estimates for semi-discrete parabolic operators and application to the controllability of semi-linear semi-discrete parabolic equations</w:t>
+                <w:t xml:space="preserve">Approximate controllability conditions for some linear 1D parabolic systems with space-dependent coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (5), pp.1035-1078. </w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.263-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2014.4.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724766v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp estimates of the one-dimensional boundary control cost for parabolic systems and application to the $N$-dimensional boundary null-controllability in cylindrical domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carleman estimates for semi-discrete parabolic operators and application to the controllability of semi-linear semi-discrete parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gonzalez-Burgos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Olive</w:t>
+                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (5), pp.2970-3001. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (5), pp.1035-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130929680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845994v1</w:t>
+                <w:t xml:space="preserve">hal-00724766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of consistent n-component Cahn-Hilliard systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharp estimates of the one-dimensional boundary control cost for parabolic systems and application to the $N$-dimensional boundary null-controllability in cylindrical domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
+                <w:t xml:space="preserve">Manuel Gonzalez-Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (14), pp.2885-2928. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (5), pp.2970-3001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202514500407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130929680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933674v1</w:t>
+                <w:t xml:space="preserve">hal-00845994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a Crank-Nicolson Pressure Correction Scheme Based on Staggered Discretizations</w:t>
               </w:r>
@@ -2593,51 +2593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes for a three component Cahn-Hilliard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (4), pp 697-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,51 +2697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 118, pp 601-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2781,705 +2781,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahn-Hilliard / Navier-Stokes model for the simulation of three-phase flows</w:t>
+                <w:t xml:space="preserve">Discrete Carleman estimates for elliptic operators and uniform controllability of semi-discretized parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-009-9408-z⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (3), pp.240-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860768v1</w:t>
+                <w:t xml:space="preserve">hal-00366496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Carleman estimates for elliptic operators in arbitrary dimension and applications</w:t>
+                <w:t xml:space="preserve">Cahn-Hilliard / Navier-Stokes model for the simulation of three-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lapuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (3), pp. 463-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9408-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100784278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00450854v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-overlapping Schwarz algorithm for solving 2D m-DDFV schemes</w:t>
+                <w:t xml:space="preserve">Discrete Carleman estimates for elliptic operators in arbitrary dimension and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (4), Pp 1062-1100. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (8), pp. 5357-5397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drp001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/100784278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307185v2</w:t>
+                <w:t xml:space="preserve">hal-00450854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Carleman estimates for elliptic operators and uniform controllability of semi-discretized parabolic equations</w:t>
+                <w:t xml:space="preserve">Non-overlapping Schwarz algorithm for solving 2D m-DDFV schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), Pp 1062-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drp001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00366496v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic and numerical modelling of flows in fractured porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A local adaptive refinement method with multigrid preconditionning illustrated by multiphase flows simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Hubert</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lapuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp 15-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2009018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127023v2</w:t>
+                <w:t xml:space="preserve">hal-00307186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local adaptive refinement method with multigrid preconditionning illustrated by multiphase flows simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic and numerical modelling of flows in fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Piar</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.239--275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307186v2</w:t>
+                <w:t xml:space="preserve">hal-00127023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume method for 2D linear and nonlinear elliptic problems with discontinuities</w:t>
               </w:r>
@@ -3550,222 +3550,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outflow boundary conditions for the incompressible non-homogeneous Navier-Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete duality finite volume schemes for Leray-Lions type elliptic problems on general 2D meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fabrie</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (2), pp 219-250. </w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp 145-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.7.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/num.20170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112113v1</w:t>
+                <w:t xml:space="preserve">hal-00005779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete duality finite volume schemes for Leray-Lions type elliptic problems on general 2D meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outflow boundary conditions for the incompressible non-homogeneous Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Hubert</w:t>
+                <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp 145-195. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp 219-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/num.20170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.7.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005779v2</w:t>
+                <w:t xml:space="preserve">hal-00112113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a three component Cahn-Hilliard flow model</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the finite-volume approximation of regular solutions of the $p$-Laplacian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,51 +4027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besov regularity and new error estimates for finite volume approximations of the p-laplacian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 no 5, pp 759-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4226,51 +4226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume schemes for the p-laplacian on cartesian meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistency of 2D perturbations of one-dimensional solutions for a Cahn-Hilliard flow model under high shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33 no 2, pp 107-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4867,51 +4867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference on Scientific Computing Vysoké Tatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Podbanske, Slovakia. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5277,51 +5277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Besov framework for finite volume approximation of the $p$-Laplacian on non-uniform Cartesian grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5417,51 +5417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical tools for the study of the incompressible Navier-Stokes equations and related models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer New York, pp.538, 2012, Applied Mathematical Sciences, 978-1-4614-5974-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-5975-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5501,51 +5501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d'analyse pour l'étude de quelques modèles d'écoulements de fluides visqueux incompressibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER, 405 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5885,51 +5885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary controllability of time-discrete parabolic systems: a moments method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6424,51 +6424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-toulouse.fr/~fboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737472v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Bhandari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612077v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastor Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fomin-Thunemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011973" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175706v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397706v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.487" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allonsius" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-021-00733-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091091v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748405v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hern&#225;ndez-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00285-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827044v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949391v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.45" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521642v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422168v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0983-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01328667v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249262v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242679v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bostan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134988v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-015-0153-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795362v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2956" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848709v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2014.4.263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.07.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Burgos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dardalhon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3837" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812964v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559586v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390065v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0368-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DCDE2ADE9ED569A2B42A3B25640B530023D23C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9408-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPTW2LZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450854v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307185v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drp001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD62D08657962C5A1D1D1DA11DD286D46E34B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366496v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127023v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307186v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060666196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.7.219" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012276v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04903594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5975-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gajardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060878v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628708v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00104532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470625v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01763822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-toulouse.fr/~fboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737472v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Bhandari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612077v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastor Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fomin-Thunemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011973" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175706v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397706v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.487" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748405v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hern&#225;ndez-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00285-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allonsius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-021-00733-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091091v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949391v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.45" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827044v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521642v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422168v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0983-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01328667v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242679v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bostan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249262v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016073" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134988v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-015-0153-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795362v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2956" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500407" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848709v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2014.4.263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.07.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Burgos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929680" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dardalhon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3837" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812964v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559586v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390065v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0368-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DCDE2ADE9ED569A2B42A3B25640B530023D23C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366496v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9408-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPTW2LZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450854v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307185v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drp001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD62D08657962C5A1D1D1DA11DD286D46E34B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307186v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127023v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060666196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.7.219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012276v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04903594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5975-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gajardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060878v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628708v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00104532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470625v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01763822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>