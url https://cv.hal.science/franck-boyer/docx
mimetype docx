--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -110,4524 +110,4641 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed null-controllability of some 1D cascade parabolic systems</w:t>
+                <w:t xml:space="preserve">Study of the stationary Stokes system with mixed boundary conditions in non-convex curvilinear polygonal domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Morancey</w:t>
+                <w:t xml:space="preserve">Michel Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 558 (1), pp.130395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2026.130395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922940v1</w:t>
+                <w:t xml:space="preserve">hal-05060878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local exact controllability to the steady states of a parabolic system with coupled nonlinear boundary conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed null-controllability of some 1D cascade parabolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737472v3</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling oxygen transport in the brain: An efficient coarse-grid approach to capture perivascular gradients in the parenchyma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Berg Maxime</w:t>
+                <w:t xml:space="preserve">Local exact controllability to the steady states of a parabolic system with coupled nonlinear boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuntal Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011973⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.1086-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2023035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612077v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737472v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary null controllability of some multi-dimensional linear parabolic systems by the moment method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling oxygen transport in the brain: An efficient coarse-grid approach to capture perivascular gradients in the parenchyma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastor Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berg Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Fomin-Thunemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/aif.3639⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1011973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175706v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of non scalar control problems for parabolic systems by the block moment method</w:t>
+                <w:t xml:space="preserve">Boundary null controllability of some multi-dimensional linear parabolic systems by the moment method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgan Morancey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.487⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (5), pp.1943-2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397706v4</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary null-controllability of 1-D coupled parabolic systems with Kirchhoff-type condition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of non scalar control problems for parabolic systems by the block moment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-021-00285-z⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361, pp.1191-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748405v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397706v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the null-controllability of degenerate parabolic systems of Grushin type via the moments method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Allonsius</w:t>
+                <w:t xml:space="preserve">Boundary null-controllability of 1-D coupled parabolic systems with Kirchhoff-type condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuntal Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgan Morancey</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.413--471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-021-00285-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-021-00733-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02471592v1</w:t>
+                <w:t xml:space="preserve">hal-02748405v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary null-controllability of coupled parabolic systems with Robin conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuntal Bhandari</w:t>
+                <w:t xml:space="preserve">Analysis of the null-controllability of degenerate parabolic systems of Grushin type via the moments method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Allonsius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/eect.2020052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.4799-4843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-021-00733-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091091v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A block moment method to handle spectral condensation phenomenon in parabolic control problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Benabdallah</w:t>
+                <w:t xml:space="preserve">Boundary null-controllability of coupled parabolic systems with Robin conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuntal Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.45⟩</w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.61-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949391v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman estimates for time-discrete parabolic equations and applications to controllability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A block moment method to handle spectral condensation phenomenon in parabolic control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2019072⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.717-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121672v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary null-controllability of semi-discrete coupled parabolic systems in some multi-dimensional geometries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carleman estimates for time-discrete parabolic equations and applications to controllability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2019037⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827044v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insensitizing controls for a semilinear parabolic equation: a numerical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary null-controllability of semi-discrete coupled parabolic systems in some multi-dimensional geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Allonsius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luz de Teresa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.117-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2019007⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.217-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2019037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521642v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827044v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of discrete elliptic operators and applications in control theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insensitizing controls for a semilinear parabolic equation: a numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgan Morancey</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz de Teresa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-018-0983-1⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.117-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2019007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422168v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimate for the upwind scheme for the linear transport equation with boundary data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Aguillon</w:t>
+                <w:t xml:space="preserve">Spectral analysis of discrete elliptic operators and applications in control theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Allonsius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (4), pp.857--911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-018-0983-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328667v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of parabolic equations with stiff transport terms by a multi-scale approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Bostan</w:t>
+                <w:t xml:space="preserve">Error estimate for the upwind scheme for the linear transport equation with boundary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.669-719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2017200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242679v3</w:t>
+                <w:t xml:space="preserve">hal-01328667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DDFV method for a Cahn-Hilliard/Stokes phase field model with dynamic boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic analysis of parabolic equations with stiff transport terms by a multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2016073⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.4637-4676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2017200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249262v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242679v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a functional inequality arising in the analysis of finite-volume methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DDFV method for a Cahn-Hilliard/Stokes phase field model with dynamic boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5), pp.1691-1731 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2016073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10092-015-0153-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134988v3</w:t>
+                <w:t xml:space="preserve">hal-01249262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inf-Sup Stability of the Discrete Duality Finite Volume method for the 2D Stokes problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a functional inequality arising in the analysis of finite-volume methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (3), pp.363-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10092-015-0153-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/mcom/2956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795362v2</w:t>
+                <w:t xml:space="preserve">hal-01134988v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of consistent n-component Cahn-Hilliard systems</w:t>
+                <w:t xml:space="preserve">Inf-Sup Stability of the Discrete Duality Finite Volume method for the 2D Stokes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.2705--2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/2956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202514500407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933674v1</w:t>
+                <w:t xml:space="preserve">hal-00795362v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate controllability conditions for some linear 1D parabolic systems with space-dependent coefficients</w:t>
+                <w:t xml:space="preserve">Hierarchy of consistent n-component Cahn-Hilliard systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Olive</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2014.4.263⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (14), pp.2885-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202514500407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848709v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman estimates for semi-discrete parabolic operators and application to the controllability of semi-linear semi-discrete parabolic equations</w:t>
+                <w:t xml:space="preserve">Approximate controllability conditions for some linear 1D parabolic systems with space-dependent coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.07.011⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.263-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2014.4.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724766v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp estimates of the one-dimensional boundary control cost for parabolic systems and application to the $N$-dimensional boundary null-controllability in cylindrical domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carleman estimates for semi-discrete parabolic operators and application to the controllability of semi-linear semi-discrete parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Olive</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (5), pp.1035-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130929680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845994v1</w:t>
+                <w:t xml:space="preserve">hal-00724766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Crank-Nicolson Pressure Correction Scheme Based on Staggered Discretizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharp estimates of the one-dimensional boundary control cost for parabolic systems and application to the $N$-dimensional boundary null-controllability in cylindrical domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+                <w:t xml:space="preserve">Manuel Gonzalez-Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 74 (1), pp.34-58. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (5), pp.2970-3001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.3837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130929680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721597v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the penalised HUM approach and its applications to the numerical approximation of null-controls for parabolic problems</w:t>
+                <w:t xml:space="preserve">Stability of a Crank-Nicolson Pressure Correction Scheme Based on Staggered Discretizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dardalhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lapuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201341002⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (1), pp.34-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.3837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812964v2</w:t>
+                <w:t xml:space="preserve">hal-00721597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the upwind finite volume method for general initial and boundary value transport problems</w:t>
+                <w:t xml:space="preserve">On the penalised HUM approach and its applications to the numerical approximation of null-controls for parabolic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drr031⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp. 15-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201341002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559586v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical schemes for a three component Cahn-Hilliard model</w:t>
+                <w:t xml:space="preserve">Analysis of the upwind finite volume method for general initial and boundary value transport problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010072⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (4), pp.1404-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drr031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390065v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform null-controllability properties for space/time-discretized parabolic equations</w:t>
+                <w:t xml:space="preserve">Numerical schemes for a three component Cahn-Hilliard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-011-0368-1⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (4), pp 697-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00429197v1</w:t>
+                <w:t xml:space="preserve">hal-00390065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Carleman estimates for elliptic operators and uniform controllability of semi-discretized parabolic equations</w:t>
+                <w:t xml:space="preserve">Uniform null-controllability properties for space/time-discretized parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118, pp 601-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-011-0368-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00366496v2</w:t>
+                <w:t xml:space="preserve">hal-00429197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahn-Hilliard / Navier-Stokes model for the simulation of three-phase flows</w:t>
+                <w:t xml:space="preserve">Discrete Carleman estimates for elliptic operators and uniform controllability of semi-discretized parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-009-9408-z⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (3), pp.240-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00860768v1</w:t>
+                <w:t xml:space="preserve">hal-00366496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Carleman estimates for elliptic operators in arbitrary dimension and applications</w:t>
+                <w:t xml:space="preserve">Cahn-Hilliard / Navier-Stokes model for the simulation of three-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Hubert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lapuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (3), pp. 463-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9408-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100784278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00450854v2</w:t>
+                <w:t xml:space="preserve">hal-00860768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-overlapping Schwarz algorithm for solving 2D m-DDFV schemes</w:t>
+                <w:t xml:space="preserve">Discrete Carleman estimates for elliptic operators in arbitrary dimension and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drp001⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (8), pp. 5357-5397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100784278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00307185v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local adaptive refinement method with multigrid preconditionning illustrated by multiphase flows simulations.</w:t>
+                <w:t xml:space="preserve">Non-overlapping Schwarz algorithm for solving 2D m-DDFV schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Piar</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2009018⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), Pp 1062-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drp001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307186v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic and numerical modelling of flows in fractured porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A local adaptive refinement method with multigrid preconditionning illustrated by multiphase flows simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Hubert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lapuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp 15-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2009018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127023v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume method for 2D linear and nonlinear elliptic problems with discontinuities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic and numerical modelling of flows in fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.239--275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110436v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete duality finite volume schemes for Leray-Lions type elliptic problems on general 2D meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite volume method for 2D linear and nonlinear elliptic problems with discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/num.20170⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp 3032-3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060666196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005779v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outflow boundary conditions for the incompressible non-homogeneous Navier-Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete duality finite volume schemes for Leray-Lions type elliptic problems on general 2D meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fabrie</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp 145-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.20170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.7.219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00112113v1</w:t>
+                <w:t xml:space="preserve">hal-00005779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a three component Cahn-Hilliard flow model</w:t>
+                <w:t xml:space="preserve">Outflow boundary conditions for the incompressible non-homogeneous Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Lapuerta</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an:2006028⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp 219-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.7.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012276v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the finite-volume approximation of regular solutions of the $p$-Laplacian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a three component Cahn-Hilliard flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Hubert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lapuerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/dri047⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4), pp.653-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2006028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00475905v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace theorems and spatial continuity properties for the solutions of the transport equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the finite-volume approximation of regular solutions of the $p$-Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (3), pp. 472-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/dri047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004420v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besov regularity and new error estimates for finite volume approximations of the p-laplacian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace theorems and spatial continuity properties for the solutions of the transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 no 8, pp.891-934</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004419v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of viscoelastic mixtures through a Cahn-Hilliard flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Besov regularity and new error estimates for finite volume approximations of the p-laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fabrie</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 100 no 4, p. 565-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-005-0591-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004087v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for the p-laplacian on cartesian meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of viscoelastic mixtures through a Cahn-Hilliard flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Hubert</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 no 5, pp 759-780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004088v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistency of 2D perturbations of one-dimensional solutions for a Cahn-Hilliard flow model under high shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for the p-laplacian on cartesian meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fabrie</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 no 6, pp 931-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2004045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004086v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and numerical model for the study of incompressible mixture flows</w:t>
+                <w:t xml:space="preserve">Persistency of 2D perturbations of one-dimensional solutions for a Cahn-Hilliard flow model under high shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 31 no 1, pp 41-68</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 no 2, pp 107-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004084v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonhomogeneous Cahn-Hilliard fluids</w:t>
+                <w:t xml:space="preserve">A theoretical and numerical model for the study of incompressible mixture flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 18 no 2, pp 225-259</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31 no 1, pp 41-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004085v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonhomogeneous Cahn-Hilliard fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18 no 2, pp 225-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical study of multiphase flow under shear through order parameter formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20, pp 175-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4637,750 +4754,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multiscale model of molecular transport in the brain microcirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastor Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorthois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PET 2022. BRAIN &amp; BRAIN PET 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de champs de phase pour des écoulements multiphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the approximation of the null-controllability problem for parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference on Scientific Computing Vysoké Tatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Podbanske, Slovakia. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark for anisotropic problems. the ddfv &amp;quot;discrete duality finite volumes&amp;quot; and m-ddfv schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.735-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-overlapping Schwarz algorithm for DDFV on general 2D meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The m-ddfv method for heterogeneous linear and nonlinear elliptic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume method for nonlinear transmission problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 17th International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Strobl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Besov framework for finite volume approximation of the $p$-Laplacian on non-uniform Cartesian grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-sud working group on modelling and scientific computing 2006-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orsay, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5390,572 +5507,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical tools for the study of the incompressible Navier-Stokes equations and related models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer New York, pp.538, 2012, Applied Mathematical Sciences, 978-1-4614-5974-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-5975-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d'analyse pour l'étude de quelques modèles d'écoulements de fluides visqueux incompressibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER, 405 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Fluid-Structure Interaction system involving an Euler-Bernoulli beam model with a free end boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null controllability of coupled parabolic equations with first-order perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the stationary Stokes system with mixed boundary conditions in non-convex curvilinear polygonal domains</w:t>
+                <w:t xml:space="preserve">Boundary controllability of time-discrete parabolic systems: a moments method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Raymond</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Hernández-Santamaría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5965,91 +5981,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, Analyse et Approximation numérique en mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Provence - Aix-Marseille I, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00104532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6059,91 +6075,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of linear parabolic equations and systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470625v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6153,131 +6169,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boyer - Solutions peu régulières de l'équation de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01763822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6424,51 +6440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-toulouse.fr/~fboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737472v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Bhandari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612077v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastor Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fomin-Thunemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011973" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175706v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397706v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.487" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748405v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hern&#225;ndez-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00285-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allonsius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-021-00733-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091091v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949391v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.45" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827044v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521642v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422168v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0983-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01328667v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242679v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bostan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249262v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016073" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134988v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-015-0153-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795362v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2956" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500407" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848709v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2014.4.263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.07.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Burgos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929680" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dardalhon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3837" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812964v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559586v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390065v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0368-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DCDE2ADE9ED569A2B42A3B25640B530023D23C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366496v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9408-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPTW2LZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450854v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307185v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drp001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD62D08657962C5A1D1D1DA11DD286D46E34B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307186v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127023v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060666196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.7.219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012276v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04903594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5975-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gajardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060878v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628708v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00104532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470625v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01763822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-toulouse.fr/~fboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060878v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gajardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2026.130395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737472v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Bhandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612077v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastor Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Maxime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fomin-Thunemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175706v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397706v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748405v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hern&#225;ndez-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00285-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allonsius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-021-00733-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091091v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949391v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827044v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521642v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422168v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0983-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01328667v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242679v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bostan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249262v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134988v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-015-0153-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795362v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500407" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848709v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2014.4.263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.07.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Burgos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721597v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dardalhon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812964v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559586v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390065v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0368-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DCDE2ADE9ED569A2B42A3B25640B530023D23C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366496v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9408-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPTW2LZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450854v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307185v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drp001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD62D08657962C5A1D1D1DA11DD286D46E34B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307186v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127023v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060666196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.7.219" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012276v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04903594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5975-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628708v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00104532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470625v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01763822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>