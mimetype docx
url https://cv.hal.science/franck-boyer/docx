--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2246,51 +2246,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (5), pp.1035-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
@@ -4615,51 +4615,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhomogeneous Cahn-Hilliard fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 no 2, pp 225-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5306,204 +5306,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume method for nonlinear transmission problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Besov framework for finite volume approximation of the $p$-Laplacian on non-uniform Cartesian grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 17th International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Strobl, Austria</w:t>
+              <w:t xml:space="preserve">Paris-sud working group on modelling and scientific computing 2006-2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orsay, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178005v1</w:t>
+                <w:t xml:space="preserve">hal-00475892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Besov framework for finite volume approximation of the $p$-Laplacian on non-uniform Cartesian grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite volume method for nonlinear transmission problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-sud working group on modelling and scientific computing 2006-2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orsay, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Proceedings of 17th International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Strobl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475892v1</w:t>
+                <w:t xml:space="preserve">hal-00178005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6440,51 +6440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-toulouse.fr/~fboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060878v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gajardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2026.130395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737472v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Bhandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612077v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastor Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Maxime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fomin-Thunemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175706v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397706v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748405v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hern&#225;ndez-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00285-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allonsius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-021-00733-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091091v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949391v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827044v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521642v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422168v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0983-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01328667v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242679v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bostan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249262v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134988v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-015-0153-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795362v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500407" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848709v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2014.4.263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.07.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Burgos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721597v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dardalhon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812964v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559586v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390065v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0368-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DCDE2ADE9ED569A2B42A3B25640B530023D23C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366496v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9408-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPTW2LZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450854v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307185v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drp001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD62D08657962C5A1D1D1DA11DD286D46E34B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307186v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127023v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060666196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.7.219" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012276v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04903594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5975-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628708v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00104532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470625v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01763822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-toulouse.fr/~fboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060878v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gajardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2026.130395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737472v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Bhandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612077v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastor Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Maxime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fomin-Thunemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175706v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397706v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748405v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hern&#225;ndez-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00285-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allonsius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-021-00733-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091091v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949391v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827044v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521642v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422168v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0983-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01328667v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242679v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bostan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249262v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134988v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-015-0153-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795362v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500407" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848709v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2014.4.263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.07.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Burgos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721597v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dardalhon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812964v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559586v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390065v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0368-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DCDE2ADE9ED569A2B42A3B25640B530023D23C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366496v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9408-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPTW2LZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450854v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100784278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307185v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drp001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD62D08657962C5A1D1D1DA11DD286D46E34B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307186v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127023v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060666196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.7.219" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012276v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04903594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5975-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628708v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00104532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470625v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01763822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>