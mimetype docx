--- v0 (2026-04-04)
+++ v1 (2026-05-07)
@@ -2028,377 +2028,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take-off of small Leidenfrost droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jet impact on a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (3), pp.036303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711748v2</w:t>
+                <w:t xml:space="preserve">hal-00725917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet impact on a soap film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation of a free interface pierced by a tilted cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Celestini</w:t>
+                <w:t xml:space="preserve">Simon Cox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (3), pp.036303</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (2), pp.24001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725917v1</w:t>
+                <w:t xml:space="preserve">hal-00725930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of a free interface pierced by a tilted cylinder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Take-off of small Leidenfrost droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Cox</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (3), pp.034501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.034501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725930v1</w:t>
+                <w:t xml:space="preserve">hal-00711748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an electric field on a Leidenfrost droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (22), pp.5992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4132,145 +4132,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Mertz</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86 (16), pp.3638 - 3641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium molecular dynamics simulation of rapid directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4286,51 +4286,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, {8bf62}, pp.14006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4340,51 +4340,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-propulsion d'objets élastiques élancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4439,73 +4439,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of bicomposite elastic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4560,73 +4560,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of bi-layered elastic projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4681,306 +4681,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate soft layer for optimized throws</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Angelo</w:t>
+                <w:t xml:space="preserve">A proprioceptive mechanism for swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563518v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proprioceptive mechanism for swimming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Intermediate soft layer for optimized throws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mathiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545500v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of bicomposite elastic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5009,73 +5009,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SLAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of bicomposite projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5104,73 +5104,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Physique Statistique et de la Matière Molle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of bicomposite elastic projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5199,73 +5199,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The superpropulsion effect with droplets and soft elastic projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5324,73 +5324,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex dynamics of bouncing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5419,51 +5419,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5473,51 +5473,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throw efficiency of elastic beams in simple ejection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5572,73 +5572,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (25th ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounces of bicomposite object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5667,73 +5667,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Leidenfrost pour des ferrofluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5775,65 +5775,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5980,51 +5980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202580007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giombini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Angelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Cox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celestini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.083603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.053005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufaste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.234501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellegrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.044026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kuzhir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00724e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.108001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/46005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/378861154DD099036BC99484D200E888551F2560/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Christensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Misztal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barzyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916622.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Iii Salapare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13NVQG2H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711748v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.034501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25656H" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00837K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kofman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Eichwald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allione" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kofman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lereah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00072-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berenger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Calderon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barkay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00228-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.041602" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Oyharcabal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.012801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Debierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.041604" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Debierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Debierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Ghorayeb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghorayeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3638" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202580007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giombini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Angelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Cox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celestini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.083603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.053005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufaste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.234501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellegrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.044026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kuzhir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00724e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.108001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/46005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/378861154DD099036BC99484D200E888551F2560/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Christensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Misztal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barzyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916622.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Iii Salapare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13NVQG2H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711748v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.034501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25656H" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00837K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kofman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Eichwald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allione" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kofman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lereah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00072-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berenger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Calderon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barkay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00228-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.041602" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Oyharcabal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.012801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Debierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.041604" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Debierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Debierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Ghorayeb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghorayeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mertz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3638" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>