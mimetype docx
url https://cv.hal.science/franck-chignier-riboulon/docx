--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -803,178 +803,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les représentations chinoises sur leur voisinage: histoire variabilité et enjeux de relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international d'études transpacifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRU 24140; Policemes, Nov 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proximité géographique et distance sociale à Empuriabrava (Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">urbanism and suburbanization in the EU countries and abroad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olomouc University (Tchéquie), May 2024, Olomouc, République tchèque, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851020v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04766284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi Molac au regard de la politique manitobaine en faveur de l'école en français</w:t>
               </w:r>
@@ -1902,317 +1902,997 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Sociabilité et politique en milieu rural "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montferrand, from an isolated town to a neighbourhood of Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Zejdlik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanism and Suburbanization in the EU Countries and Abroad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Olomouc, République tchèque, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner à voir les résultats d’une recherche-action : une collaboration entre recherche et art sur le thème du vécu et des aspirations des travailleurs handicapés vivant en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures alternatives de la recherche en SHS : "Le récit scientifique en question"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner à voir les résultats d'une recherche-action : une collaboration entre recherche et art sur le thème du vécu et des aspirations des travailleurs handicapés vivant en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture sociale et thérapeutique : ESAT ruraux et insertion sociale et professionnelle des personnes en situation dehandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Nationales Travail en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et handicap Les ESAT ruraux, des opportunités d'insertion durable pour les personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISWA 2021 - Deuxième symposium international sur le travail dans l'agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont Ferrand (virtual), France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03160136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2th Simposium on Work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Piéroni et Jean-François Staszak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage enchanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg, pp.56-57, 2024, 9782825713358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires, valeurs, transmissions : une lecture géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Faberon, Corinne Benestroff et Arnaud Paturet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires, valeurs, transmissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 1 (11), Recherche sur la cohésion sociale, pp.37-56, 2024, recherches sur la cohésion sociale, ISBN : 978-2-492091-12-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associaçoes de empresarios em zonas francas urbanas : entre o envolvimento dos poderes publicos e as parcerias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Rufino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sostentar o desenvolvimento local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barafunda AJCSS, pp.79-104, 2023, 978-972-99594-3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences vécues de jeunes travailleurs affectés de troubles psychiques ou d’une déficience intellectuelle dans des établissements et services d’Aide par le travail (ESAT) ruraux de la Région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2232,726 +2912,726 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faberon Florence et Rivoal Morgane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesse, handicap, vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Editions Recherches sur la Cohésion sociale, pp 219-223, 2023, EAN 9782492091056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des personnes en situation de handicap à Marvejols (Lozère, France) : entre ressource économique et vivre-ensemble au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Faberon et Maria Arentsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le handicap en milieu francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBP, pp.107-120, 2020, 978-2-84516-963-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du Canadien : l’idée de métissage culturel, un aboutissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse Universitaire de Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Canada, une culture du métissage/Transcultural Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7637-4269-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins vers l’ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vivat éditions, 2019, 978-2-924305-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presse Universitaire de Laval. </w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir les petits centres urbains, une gageure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Détry; Silvia Gron; Silvia Gron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centri minori/Enjeux majeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maggioli SpA, pp.15-21, 2019, 8891630698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du Canadien : l’idée de métissage culturel, un aboutissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Morris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Canada, une culture du métissage/Transcultural Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-7637-4269-4</w:t>
+              <w:t xml:space="preserve">, PU Laval (Canada), pp.39-52, 2019, ‎2763742696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The health economy in West Lozère; a social resistance parameter in a marginalized area?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cizur Menor (Navarra) Thomson Reuters Aranzadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural worlds, social sustainability and local landscapes in the globalization era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788491770671 8491770674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Outer Hebrides, lost islands… refound by Peter May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauricette Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural writing: geographical imaginary and expression of a new regionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge scholar, pp.227-240, 2018, 978-1-5275-0643-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The health economy in West Lozère; a social resistance parameter in a marginalized area?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eloy Gomez Pellon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural worlds, social sustainability and local landscapes in the globalization era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aranzadi; Reuter, pp.239-264, 2018, 8491770690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labellisation culturelle, positionnement stratégique et transformations sociales à Vancouver (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses université Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, 2015, ceramac, 978-2-84516-634-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d'une fermeture programmée. Combat d'un territoire en marge pour le maintien du service public, plaidoyer de géographes pour l'égalité des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2971,73 +3651,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck CHIGNIER-RIBOULON et Nora SEMMOUD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle attractivité des territoires et engagement des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 215-233, 2007, CERAMAC, n°24, ISBN 978-2-84516-370-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00927175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie sociale et solidaire et développement local dans un espace en marge : les dynamiques associatives et citoyennes du pays saugain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3057,185 +3737,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Amintas, Annie Gouzien et Pascal Perrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chantiers de l'économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp 195-212, 2005, Collection " Des Sociétés ", 2753501718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00927181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demolition of large housing estates : overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Zepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerçon Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Kempen R.; Dekker K.; Hall S.; Tosics I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructuring large housing estates in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Policy Press, pp.193-210, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00388690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et affirmation d'une petite ville industrielle : Benedita (Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3255,737 +3935,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian JAMOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avenir des petites villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 175-190, 2004, CERAMAC, ISBN 2-84516-221-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00927184v1</w:t>
-              </w:r>
-[...678 lines deleted...]
-                <w:t xml:space="preserve">hal-04760652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3997,50 +3997,123 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Derrière la partie émergée de la carte, la discrétion d'un outil populaire de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés, cultures et politiques - Les cahiers des débats de l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.291-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeunes travailleurs vivant en ESAT rural, une tendance au bien-être social et spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4049,130 +4122,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (2), pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300614v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04722161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarisation urbaine et culture dominante : Winnipeg et ses villages francophones, de la fragilisation à l’effacement ? Le cas des villages de Ritchot</w:t>
               </w:r>
@@ -5641,51 +5641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minorisés de la République, les discriminations au logement des jeunes générations d’origine immigrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5742,51 +5742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large housing estates in France, Opinion of residents on recent developments in Vénissieux and Rillieux (Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5948,51 +5948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large housing estates in France, Policies and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6297,51 +6297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04952431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04854071v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Zejdlik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Escuriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05371443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04852276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04766284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04952388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commer&#231;on Nicole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04952471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delerce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04722161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04284230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8496" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.715.0313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/rrd.23.2017.064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.8.257-274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1442" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garrait-Bourrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Belmessous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah Malicet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Commer&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele Trigueiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jamot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04952431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04854071v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Zejdlik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Escuriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05371443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04852276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04766284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04952471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delerce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04952388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commer&#231;on Nicole" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04722161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04763741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04284230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8496" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.715.0313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/rrd.23.2017.064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.8.257-274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1442" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garrait-Bourrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Belmessous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah Malicet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Commer&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele Trigueiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jamot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>