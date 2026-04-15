--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Chollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of microbubbles in a microfluidic chip for biosensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Microdevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10544-024-00721-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Challenge for the Assessment of Living Cell Deposits with Shear Bulk Acoustic Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Oseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Mukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lucklum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.2079. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10102079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fluidic Interface with High Flow Uniformity for Reusable Large Area Resonant Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Louis Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (10), pp.308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi8100308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of droplet generation in a T-shape microfluidic junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1 - 2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-012-1021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of polymer-based reflowed microlenses on optical fibre with control of focal length using differential coating technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.607-613. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/19/10/105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic patterning using multi-facet prism based laser interference lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sidhartan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X09030256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of light, of MEMS: Optical MEMS in telecommunications and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borriboon Thubthimthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12046-009-0037-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurement of focal length and index of refraction of a microlens using a compound microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.105004. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/19/10/105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible surface morphology in shape-memory alloy thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqing Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (3), pp.033517. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Polymer Waveguides and Latching Actuator for 2X2 MEMS Optical Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.715-724. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2017073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of regular nano-pitched carbon nanotube array by using nanosphere lithography for interconnect applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nay Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (11), pp.867-869. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of a 1D tunable photonic band gap filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borriboon Thubthimthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5-6), pp.1421-1424. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical characterization techniques for microlens made by thermal reflow of photoresist cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (10), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized bio-opto-fluidic chip technology using channel only process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Fun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5-6), pp.1306-1310. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Tension Measurement with an Optofluidic Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumantri Lassemono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (5), pp.692-697. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of NiTi based shape memory thin films by optical measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.N29-N35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Detection for Droplet Size Control in Microfluidic Droplet-Based Analysis Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumantri Lassemono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (2), pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Controlled One-Step Dry Etch and Release of MEMS Using Deep RIE on SOI Wafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.541-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Fork Hinge for MEMS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-robotics & MEMS based fabrication techniques for scaffold based tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Hutmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Poo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Burdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.477-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration measurement with a micromachined mirror in a very-short external cavity laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Asundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.232-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sputtering deposited NiTi shape memory thin films using a temperature controllable atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.977-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a biological actuator and sensor: the Mimosa Pudica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Lian Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of 3-D microparts for the assembly of scaffold/cell constructs in tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Hutmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Poo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.281-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical switch based on moving polymer waveguides and self-latching structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of concave and convex micro-optical elements with polymer for free-space micro-optical bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Hong Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated micromachined tunable lasers for all optical network (AON) applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 97-98, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and modeling of a grating-based displacement micro-transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations imposed by LiNbO3-integrated optics technology on narrow-linewidth filters based on mode coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadang Ramantoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (12), pp.2763-2770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-opto-mechanical grating switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianbo Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Asundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 86, pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact evanescent optical switch and attenuator with electromechanical actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Labachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (1), pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved LiNbO3 technology for reducing sidelobe asymmetry in mode converter-based wavelength filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (8B), pp.979-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-based integrated interferometer with phase modulation driven by surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (23), pp.1784-1786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic narrow linewidth wavelength tuning and intensity modulation of an erbium fiber ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (8), pp.1009-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time visualization of particle corona formation using simple microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Carratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Abbiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieka Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic methods to unravel particle corona formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montreux (Switzerland), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microfluidic Device for Real-Time Monitoring of Nanoparticle Biocorona Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoFluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of GaAs-based Lateral Field Excitation (LFE) Sensor with PDMS Microfluidic Channel : Simulation and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉALISATION D'UN FILTRE SPECTRAL ACCORDABLE ÉTROIT À 1.55 μm EN OPTIQUE INTÉGRÉE SUR NIOBATE DE LITHIUM. ÉTUDE DES LIMITATIONS IMPOSÉES PAR LA TECHNOLOGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Franche-Comté, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00724359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Chollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of microbubbles in a microfluidic chip for biosensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Microdevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10544-024-00721-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Challenge for the Assessment of Living Cell Deposits with Shear Bulk Acoustic Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Oseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Mukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lucklum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.2079. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10102079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fluidic Interface with High Flow Uniformity for Reusable Large Area Resonant Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Louis Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (10), pp.308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi8100308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of droplet generation in a T-shape microfluidic junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1 - 2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-012-1021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible surface morphology in shape-memory alloy thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqing Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (3), pp.033517. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Polymer Waveguides and Latching Actuator for 2X2 MEMS Optical Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.715-724. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2017073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of regular nano-pitched carbon nanotube array by using nanosphere lithography for interconnect applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nay Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (11), pp.867-869. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic patterning using multi-facet prism based laser interference lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sidhartan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X09030256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of polymer-based reflowed microlenses on optical fibre with control of focal length using differential coating technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.607-613. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/19/10/105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of light, of MEMS: Optical MEMS in telecommunications and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borriboon Thubthimthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12046-009-0037-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurement of focal length and index of refraction of a microlens using a compound microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.105004. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/19/10/105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized bio-opto-fluidic chip technology using channel only process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Fun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5-6), pp.1306-1310. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of a 1D tunable photonic band gap filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borriboon Thubthimthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5-6), pp.1421-1424. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical characterization techniques for microlens made by thermal reflow of photoresist cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (10), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Tension Measurement with an Optofluidic Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumantri Lassemono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (5), pp.692-697. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of NiTi based shape memory thin films by optical measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.N29-N35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Detection for Droplet Size Control in Microfluidic Droplet-Based Analysis Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumantri Lassemono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (2), pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Controlled One-Step Dry Etch and Release of MEMS Using Deep RIE on SOI Wafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.541-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Fork Hinge for MEMS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-robotics & MEMS based fabrication techniques for scaffold based tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Hutmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Poo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Burdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.477-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration measurement with a micromachined mirror in a very-short external cavity laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Asundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.232-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sputtering deposited NiTi shape memory thin films using a temperature controllable atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.977-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of 3-D microparts for the assembly of scaffold/cell constructs in tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Hutmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Poo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.281-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical switch based on moving polymer waveguides and self-latching structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a biological actuator and sensor: the Mimosa Pudica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Lian Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of concave and convex micro-optical elements with polymer for free-space micro-optical bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Hong Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated micromachined tunable lasers for all optical network (AON) applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 97-98, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and modeling of a grating-based displacement micro-transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations imposed by LiNbO3-integrated optics technology on narrow-linewidth filters based on mode coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadang Ramantoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (12), pp.2763-2770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-opto-mechanical grating switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianbo Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Asundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 86, pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact evanescent optical switch and attenuator with electromechanical actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Labachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (1), pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved LiNbO3 technology for reducing sidelobe asymmetry in mode converter-based wavelength filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (8B), pp.979-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-based integrated interferometer with phase modulation driven by surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (23), pp.1784-1786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic narrow linewidth wavelength tuning and intensity modulation of an erbium fiber ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (8), pp.1009-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time visualization of particle corona formation using simple microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Carratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Abbiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieka Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic methods to unravel particle corona formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montreux (Switzerland), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microfluidic Device for Real-Time Monitoring of Nanoparticle Biocorona Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoFluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of GaAs-based Lateral Field Excitation (LFE) Sensor with PDMS Microfluidic Channel : Simulation and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉALISATION D'UN FILTRE SPECTRAL ACCORDABLE ÉTROIT À 1.55 μm EN OPTIQUE INTÉGRÉE SUR NIOBATE DE LITHIUM. ÉTUDE DES LIMITATIONS IMPOSÉES PAR LA TECHNOLOGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Franche-Comté, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00724359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Lakhdar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-024-00721-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Oseev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mukhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lucklum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Louis Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarchichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1021-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ashraf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Murukeshan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chun Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/10/105004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9N2DJRWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhartan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X09030256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Bing Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borriboon Thubthimthong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Ming Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-009-0037-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9ZN2XML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jie Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Fu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2017073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Miao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.01.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H016FHTD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VPF7FMQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Gupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.05.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ7PTHSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Fun Ho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8HPGVT8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Trung Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumantri Lassemono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Hutmacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Poo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Hegde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Asundi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Fu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lian Chua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hong Low" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadang Ramantoko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goedgebuer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianbo Zou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawakatsu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamidullah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Lakhdar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-024-00721-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Oseev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mukhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lucklum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Louis Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarchichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1021-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jie Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Fu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Bing Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2017073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Miao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ashraf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.01.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H016FHTD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhartan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Murukeshan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X09030256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chun Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/10/105004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9N2DJRWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borriboon Thubthimthong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Ming Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-009-0037-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9ZN2XML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Fun Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8HPGVT8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VPF7FMQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Gupta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.05.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ7PTHSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Trung Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumantri Lassemono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Hutmacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Poo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Hegde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Asundi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Fu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lian Chua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie He" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hong Low" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadang Ramantoko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goedgebuer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianbo Zou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawakatsu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamidullah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>