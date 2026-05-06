--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Chollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of microbubbles in a microfluidic chip for biosensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Microdevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10544-024-00721-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Challenge for the Assessment of Living Cell Deposits with Shear Bulk Acoustic Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Oseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Mukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lucklum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.2079. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10102079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fluidic Interface with High Flow Uniformity for Reusable Large Area Resonant Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Louis Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (10), pp.308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi8100308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of droplet generation in a T-shape microfluidic junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1 - 2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-012-1021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible surface morphology in shape-memory alloy thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqing Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (3), pp.033517. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Polymer Waveguides and Latching Actuator for 2X2 MEMS Optical Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.715-724. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2017073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of regular nano-pitched carbon nanotube array by using nanosphere lithography for interconnect applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nay Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (11), pp.867-869. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic patterning using multi-facet prism based laser interference lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sidhartan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X09030256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of polymer-based reflowed microlenses on optical fibre with control of focal length using differential coating technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.607-613. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/19/10/105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of light, of MEMS: Optical MEMS in telecommunications and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borriboon Thubthimthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12046-009-0037-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurement of focal length and index of refraction of a microlens using a compound microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.105004. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/19/10/105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized bio-opto-fluidic chip technology using channel only process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Fun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5-6), pp.1306-1310. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of a 1D tunable photonic band gap filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borriboon Thubthimthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5-6), pp.1421-1424. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical characterization techniques for microlens made by thermal reflow of photoresist cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (10), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Tension Measurement with an Optofluidic Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumantri Lassemono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (5), pp.692-697. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of NiTi based shape memory thin films by optical measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.N29-N35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Detection for Droplet Size Control in Microfluidic Droplet-Based Analysis Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumantri Lassemono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (2), pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Controlled One-Step Dry Etch and Release of MEMS Using Deep RIE on SOI Wafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.541-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Fork Hinge for MEMS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-robotics & MEMS based fabrication techniques for scaffold based tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Hutmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Poo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Burdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.477-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration measurement with a micromachined mirror in a very-short external cavity laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Asundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.232-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sputtering deposited NiTi shape memory thin films using a temperature controllable atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.977-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of 3-D microparts for the assembly of scaffold/cell constructs in tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Hutmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Poo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.281-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical switch based on moving polymer waveguides and self-latching structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a biological actuator and sensor: the Mimosa Pudica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Lian Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of concave and convex micro-optical elements with polymer for free-space micro-optical bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Hong Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated micromachined tunable lasers for all optical network (AON) applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 97-98, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and modeling of a grating-based displacement micro-transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations imposed by LiNbO3-integrated optics technology on narrow-linewidth filters based on mode coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadang Ramantoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (12), pp.2763-2770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-opto-mechanical grating switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianbo Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Asundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 86, pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact evanescent optical switch and attenuator with electromechanical actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Labachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (1), pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved LiNbO3 technology for reducing sidelobe asymmetry in mode converter-based wavelength filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (8B), pp.979-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-based integrated interferometer with phase modulation driven by surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (23), pp.1784-1786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic narrow linewidth wavelength tuning and intensity modulation of an erbium fiber ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (8), pp.1009-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time visualization of particle corona formation using simple microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Carratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Abbiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieka Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic methods to unravel particle corona formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montreux (Switzerland), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microfluidic Device for Real-Time Monitoring of Nanoparticle Biocorona Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoFluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of GaAs-based Lateral Field Excitation (LFE) Sensor with PDMS Microfluidic Channel : Simulation and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉALISATION D'UN FILTRE SPECTRAL ACCORDABLE ÉTROIT À 1.55 μm EN OPTIQUE INTÉGRÉE SUR NIOBATE DE LITHIUM. ÉTUDE DES LIMITATIONS IMPOSÉES PAR LA TECHNOLOGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Franche-Comté, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00724359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Chollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of microbubbles in a microfluidic chip for biosensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Microdevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10544-024-00721-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Challenge for the Assessment of Living Cell Deposits with Shear Bulk Acoustic Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Oseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Mukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lucklum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.2079. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10102079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fluidic Interface with High Flow Uniformity for Reusable Large Area Resonant Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Louis Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (10), pp.308. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi8100308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of droplet generation in a T-shape microfluidic junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1 - 2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-012-1021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of polymer-based reflowed microlenses on optical fibre with control of focal length using differential coating technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.607-613. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/19/10/105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic patterning using multi-facet prism based laser interference lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sidhartan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X09030256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of light, of MEMS: Optical MEMS in telecommunications and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borriboon Thubthimthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12046-009-0037-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurement of focal length and index of refraction of a microlens using a compound microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.105004. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/19/10/105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible surface morphology in shape-memory alloy thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqing Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (3), pp.033517. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Polymer Waveguides and Latching Actuator for 2X2 MEMS Optical Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.715-724. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2017073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of regular nano-pitched carbon nanotube array by using nanosphere lithography for interconnect applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nay Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (11), pp.867-869. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of a 1D tunable photonic band gap filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borriboon Thubthimthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5-6), pp.1421-1424. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical characterization techniques for microlens made by thermal reflow of photoresist cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (10), pp.711-720. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized bio-opto-fluidic chip technology using channel only process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Fun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5-6), pp.1306-1310. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Tension Measurement with an Optofluidic Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumantri Lassemono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (5), pp.692-697. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of NiTi based shape memory thin films by optical measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.N29-N35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Detection for Droplet Size Control in Microfluidic Droplet-Based Analysis Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumantri Lassemono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (2), pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Controlled One-Step Dry Etch and Release of MEMS Using Deep RIE on SOI Wafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.541-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Fork Hinge for MEMS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-robotics & MEMS based fabrication techniques for scaffold based tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Hutmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Poo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Burdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.477-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration measurement with a micromachined mirror in a very-short external cavity laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Asundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.232-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sputtering deposited NiTi shape memory thin films using a temperature controllable atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.977-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a biological actuator and sensor: the Mimosa Pudica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Lian Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of 3-D microparts for the assembly of scaffold/cell constructs in tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Hutmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Poo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.281-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical switch based on moving polymer waveguides and self-latching structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of concave and convex micro-optical elements with polymer for free-space micro-optical bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Hong Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (3), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated micromachined tunable lasers for all optical network (AON) applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Murukeshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 97-98, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations imposed by LiNbO3-integrated optics technology on narrow-linewidth filters based on mode coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadang Ramantoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (12), pp.2763-2770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and modeling of a grating-based displacement micro-transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-opto-mechanical grating switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianbo Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Asundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 86, pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact evanescent optical switch and attenuator with electromechanical actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Labachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5 (1), pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved LiNbO3 technology for reducing sidelobe asymmetry in mode converter-based wavelength filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (8B), pp.979-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-based integrated interferometer with phase modulation driven by surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (23), pp.1784-1786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic narrow linewidth wavelength tuning and intensity modulation of an erbium fiber ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (8), pp.1009-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time visualization of particle corona formation using simple microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Carratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Abbiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieka Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic methods to unravel particle corona formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montreux (Switzerland), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microfluidic Device for Real-Time Monitoring of Nanoparticle Biocorona Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoFluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of GaAs-based Lateral Field Excitation (LFE) Sensor with PDMS Microfluidic Channel : Simulation and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉALISATION D'UN FILTRE SPECTRAL ACCORDABLE ÉTROIT À 1.55 μm EN OPTIQUE INTÉGRÉE SUR NIOBATE DE LITHIUM. ÉTUDE DES LIMITATIONS IMPOSÉES PAR LA TECHNOLOGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Franche-Comté, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00724359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Lakhdar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-024-00721-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Oseev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mukhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lucklum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Louis Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarchichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1021-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jie Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Fu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Bing Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2017073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Miao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ashraf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.01.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H016FHTD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhartan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Murukeshan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X09030256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chun Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/10/105004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9N2DJRWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borriboon Thubthimthong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Ming Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-009-0037-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9ZN2XML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Fun Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8HPGVT8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VPF7FMQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Gupta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.05.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ7PTHSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Trung Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumantri Lassemono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Hutmacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Poo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Hegde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Asundi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Fu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lian Chua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie He" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hong Low" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadang Ramantoko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goedgebuer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianbo Zou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawakatsu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamidullah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Lakhdar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-024-00721-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Oseev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mukhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lucklum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Louis Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarchichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1021-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ashraf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Murukeshan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chun Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/10/105004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9N2DJRWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhartan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X09030256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Bing Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borriboon Thubthimthong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Ming Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-009-0037-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9ZN2XML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jie Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Fu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2017073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Miao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.01.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H016FHTD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VPF7FMQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Gupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.05.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ7PTHSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Fun Ho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8HPGVT8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Trung Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumantri Lassemono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Hutmacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Poo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Hegde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Asundi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Fu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lian Chua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hong Low" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadang Ramantoko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goedgebuer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Xie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianbo Zou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawakatsu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamidullah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>