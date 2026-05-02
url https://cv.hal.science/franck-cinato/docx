--- v0 (2026-03-12)
+++ v1 (2026-05-02)
@@ -100,1184 +100,1184 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Words in the Middle Ages/Les mots au Moyen Âge, Victoria Turner et Vincent Debiais (dir.)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 270, pp.240-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148aj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expositio Notarum ed. A.C. Dionisotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Medieval Latin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35, pp.397-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.JML.5.145391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/148aj⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scholastic Clues in Two Latin Fencing Manuals : Bridging the Gap between Medieval and Renaissance Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Periodica Duellatorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.39-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/apd-2023-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloser les Psaumes’. À propos d’un livre récent d’Alderik Blom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128/3-4, pp.741-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.283.0741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des Étymologies d’Isidore de Séville : la « famille espagnole » et le Liber glossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36950/apd-2023-004⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grondeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44-1, pp.183-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hel.2549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rma.283.0741⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscien. Grammaire Livre XVIII − Syntaxe, 2. Texte latin, traduction introduite et annotée par le Groupe Ars Grammatica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hel.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À propos des Étymologies d’Isidore de Séville : la « famille espagnole » et le Liber glossarum</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cécile Conduché (éd.), Liber de verbo e codice Parisiensi 7491, Grammatici Hibernici Carolini aevi, pars 5 ; Corpus Christianorum Continuatio medievalis XL E (Turnhout: Brepols Publishers, 2018) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittellateinisches Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55/3, pp. 564-571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles hypothèses sur l’origine du Liber glossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hel.2549⟩</w:t>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.61-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/alma.2018.2543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du Liber glossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grondeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittellateinisches Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.441-459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55/3, pp. 564-571</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gloses à Priscien dans les manuscrits scottice scripti et leurs relations avec le Liber Glossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Britannia Monastica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hommage à la mémoire de Louis Lemoine. Abbaye de Landévennec Samedi 6 juillet 2013., 19, pp.83-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Franck Cinato</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : &amp;quot;Des corpus linguistiques avant les corpus électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grondeux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76, pp.441-459</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les écritures des plus anciens témoins du Liber Glossarum sur l’archétype ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Liber glossarum (s. VII-VIII) : Composition, sources, réception, 10, pp.59-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421393v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘Goth Ansileubus’, les Glossae Salomonis et les glossaires wisigothiques. Mise au point sur les attributions et les sources glossographiques du Liber glossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'HEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t>
+              <w:t xml:space="preserve">, 2015, L’activité lexicographique dans le haut Moyen Âge latin Rencontre autour du Liber Glossarum (suite), 8, pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hommage à la mémoire de Louis Lemoine. Abbaye de Landévennec Samedi 6 juillet 2013., 19, pp.83-115</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomène à un Catalogue des manuscrits du Liber glossarvm. I. Fragments, tradition directe et indirecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’activité lexicographique dans le haut Moyen Âge latin Rencontre autour du Liber Glossarum (suite), 8, pp.13-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01174620v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01174628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À propos de deux livres d’Heiric d’Auxerre l’ars Prisciani et le Liber glossarum »</w:t>
               </w:r>
@@ -2018,1416 +2018,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Punctuating early medieval Latin manuscripts. New practices for morpho-syntactic marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence international Comparative Punctuation Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Rössler (Universitat Regensburg), Sep 2023, Regensburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latin glossing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariken Teeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Handbook of Glossing workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Moran (University of Galway), Sep 2023, Galway, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Glosses and Glossaries. An Insight into the Relationship between Working Tools in Priscian's studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress 2023, Session: Scholarly Practices in Carolingian East Francia: Actors, Networks, Knowledge Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cinzia Grifoni (Institut für Mittelalterforschung, Österreichische Akademie der Wissenschaften), Jul 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Latin glossing practices</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glosses on Orosius’ Historiae: time for an assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripts and Written Culture in Early Medieval Brittany, An International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacopo Bisagni, Jun 2022, Galway, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Liber Glossarum, an early witness of Paulus Orosius Presbyterus’ Historiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, P. Moran (University of Galway), Sep 2023, Galway, Ireland</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grondeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orosius Through The Ages. An International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London (Institute of Classical Studies, University of London), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peter Rössler (Universitat Regensburg), Sep 2023, Regensburg, Germany</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing the sacramentary: how many hands at work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liturgy and Religious Culture in an Age of Transition. The Gellone Sacramentary (Paris, BnF lat. 12048)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlotte Denoël; Yitzhak Hen, Sep 2022, Jerusalem (The Hebrew University), Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacopo Bisagni, Jun 2022, Galway, Ireland</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du latin, bien plus qu'un cours de grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Celtic Conference in Classics – panel ‘Around the Classics: Paratextual Frame of Latin Classics in the Middle Ages’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angela Cossu; Frédéric Duplessis, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Angela Cossu; Frédéric Duplessis, Jul 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition abrégée du Liber glossarum d’Heiric d’Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grondeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtres auxerrois du IXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Liber Glossarum, an early witness of Paulus Orosius Presbyterus’ Historiae</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture comme marqueur d’identité. Des écritures de chancelleries aux minuscules calligraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e table ronde européenne du monachisme luxovien: Écriture &amp; Production Manuscrite Luxoviennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’association Les Amis de saint Colomban et UMR ARTEHIS (Lyon):, Oct 2021, Luxeuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Critical cumulation? How Glossaries were constituted in early Middle Ages (6th-8th C.) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crafting Knowledge in the early medieval book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sinéad O'Sullivan et Ciaran Arthur, Jul 2021, Belfast, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘cinq services’ des commentaires sanscrits et le programme de Diomède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossing From A Comparative Perspective:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Blom (Philipps-Universität), Jun 2019, Marburg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel, bishop, monk, grammarian and Light of Rotbert of Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Culture in Times of Threat : Europe around 900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome (École française de Rome), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des signes de construction syntaxique entre la France et l’Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France-Angleterre, 700-1200 : manuscrits médiévaux de la BnF et de la BL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autorités, garantie de succès : l’exemple du Liber glosssarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orosius Through The Ages. An International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London (Institute of Classical Studies, University of London), France</w:t>
+              <w:t xml:space="preserve">Étudier les Humanités aujourd’hui. Nouveaux enjeux et nouvelles méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS « Humanités, Sources et Langues de la Méditerranée », Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charlotte Denoël; Yitzhak Hen, Sep 2022, Jerusalem (The Hebrew University), Israel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures carolingiennes de Priscien. À propos du nomen: definitiones substantiae et soni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, Sources et citations dans les textes rhétoriques et grammaticaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Desiderio et A. Garcea (Sorbonne Université), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franck Cinato</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntactical glosses and word order: issues and evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossing cultural change: Comparative perspectives on manuscript annotation, c. 600–1200 CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Moran (NIUG), Jun 2018, Galway, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle linguistique dans les gloses du haut Moyen-Âge ? Les gloses de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on comparative glossing practices (during the 14th International Conference On The History of The Language Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Worhshop organised by A. Lahaussois and F. Cinato, Aug 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore de Séville à la lumière du Liber glossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grondeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editing late-Antique and Early Medieval Texts. Problems and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. F. Alberto (Univ. Lisboa), D. Paniagua (Univ. Salamanca), R. Guglielmetti (Univ. Milano), Nov 2017, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cum aliis codicibus. Les dossiers de sources d’Isidore de Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grondeux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Auxerre, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congreso Internacional de Latín Medieval Hispánico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Salamanca, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...646 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692613v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01852229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il eu un scriptorium à Auxerre au temps d’Heiric (841-v. 876)?</w:t>
               </w:r>
@@ -4003,1365 +4003,1365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«III.18. Sedulius, Carmen Pascale (…)» [Notice du Paris, BnF lat. 18554]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Kempkens; Ch. Ruhmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corvey und das Erbe der Antike. Kaiser, Klöster und Kulturtransfer im Mittelalter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Imhof Verlag, pp.335-336, 2024, 978-3-7319-1425-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«III.08. Vita et translatio sancate Bathildis reginae (…) » [Notice du Paris, BnF lat. 18296]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Kempkens; Ch. Ruhmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corvey und das Erbe der Antike. Kaiser, Klöster und Kulturtransfer im Mittelalter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Imhof Verlag, pp.321-322, 2024, 978-3-7319-1425-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">«III.18. Sedulius, Carmen Pascale (…)» [Notice du Paris, BnF lat. 18554]</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«III.10. Paschasius Radbertus, Epitaphium Arsenii» [Notice du Paris, BnF lat. 13909]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Kempkens; Ch. Ruhmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corvey und das Erbe der Antike. Kaiser, Klöster und Kulturtransfer im Mittelalter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Michael Imhof Verlag, pp.335-336, 2024, 978-3-7319-1425-9</w:t>
+              <w:t xml:space="preserve">, Michael Imhof Verlag, pp.324-325, 2024, 978-3-7319-1425-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Michael Imhof Verlag, pp.324-325, 2024, 978-3-7319-1425-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuity and discontinuity. Glossing as a dynamic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books, pp.9-25, 2023, 1793612803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Oldest Latin Glossaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annina Seiler; Chiara Benati; Sara Pons-Sanz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Glossaries from North-Western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Brepols Publishers, pp.149-178, 2023, The Medieval Translator, 978-2-503-58457-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.TMT-EB.5.117294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Cinato; Aimée Lahaussois; John Whitman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books, pp.1-5, 2023, 1793612803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Cumulation? How Glossaries were Constituted in the Early Middle Ages (6 th –8 th Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sinéad O'Sullivan; Ciaran Arthur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crafting Knowledge in the Early Medieval Book: practices of collecting and Conceling in the Latin West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Brepols Publishers, pp.173-200, 2023, Publications of the Journal of Medieval Latin, 978-2-503-60247-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.PJML-EB.5.133751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The five services of the Sanskrit commentaries and the grammar’s program by Diomedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Cinato; A. Lahaussois; J.B. Whitman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexington Books, pp.27-43, 2023, 1793612803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03974978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition abrégée du Liber glossarum d’Heiric d’Auxerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grondeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtres auxerrois du IXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition abrégée du Liber glossarum d’Heiric d’Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Lexington Books, pp.1-5, 2023, 1793612803</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grondeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angela Cossu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtres auxerrois du IXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Liber glossarum [Cambrai, Bibliothèque municipale, 693 (633)] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D.-J. Benrubi; F. Laforge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trésors, Catalogue de l’exposition Trésors, présentée au Labo-Cambrai du 23 juin au 30 novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-137, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Lexington Books, pp.9-25, 2023, 1793612803</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La diffusion des signes de construction syntaxique entre la France et l’Angleterre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Denoël; F. Siri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France et Angleterre : manuscrits médiévaux entre 700 et 1200</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, Brepols, pp. 333-361, 2020, Bibliologia, 978-2-503-58772-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel the Grammarian: Bishop, Monk, and Rotbert of Trier “Shining Light”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Warren Pezé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Culture in Times of Threat: The Fall of the Carolingian Empire (ca. 900)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, Hiersemann Verlag, pp.249-278, 2020, Monographien zur Geschichte des Mittelalters, 978-3-7772-2024-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Maîtres auxerrois du IXe siècle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des signes de construction syntaxique entre la France et l’Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international "France et Angleterre : manuscrits médiévaux entre 700 et 1200</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les listes des grammairiens dans le haut Moyen Âge et le témoignage du Liber glossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Angotti; P. Chastang; V. Debiais; L. Kendrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des listes au Moyen Âge, 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-255, 2019, Histoire ancienne et médiévale, 979-10-351-0317-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 135-137, 2020</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Earliest Anonymous Exposition of Priscian: Two Manuscripts and their Glosses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Teeuwen; I. van Renswoude (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annotated Book. Early Medieval Practices of Reading and Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht Studies in Medieval Literacy (38), Brepols, pp.199-236, 2017, 978-2-503-56948-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 69, Hiersemann Verlag, pp.249-278, 2020, Monographien zur Geschichte des Mittelalters, 978-3-7772-2024-6</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text and handwriting in the Cambrai Apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Apocalypse von Cambrai. Ms. B 386 Cambrai Médiathèque d’Agglomération. Kommentar sur Faksimile-Edition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quaternio Verlag, pp.137-156, 2017, 978-3-905924-51-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...296 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693323v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01842242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayence, Stadtbibliothek, Hs frag 18. Description et hypothèses</w:t>
               </w:r>
@@ -5967,51 +5967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JML.5.145391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506561v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148aj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103790v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leblanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/apd-2023-004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.283.0741" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2549" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.443" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alma.2018.2543" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421393v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken Teeuwen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van Els" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.PJML-EB.5.133751" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TMT-EB.5.117294" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100171920" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503541754-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148aj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506527v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JML.5.145391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103790v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leblanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/apd-2023-004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.283.0741" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2549" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.443" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alma.2018.2543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421393v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken Teeuwen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van Els" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TMT-EB.5.117294" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.PJML-EB.5.133751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100171920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503541754-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>