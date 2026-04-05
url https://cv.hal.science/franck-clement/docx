--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -5082,189 +5082,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary wave effect in a dielectric barrier discharge afterglow in nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pinus Pinaster surface treatment realized in spatial and temporal afterglow DBD conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (8), </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.47-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/8/085206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503147v1</w:t>
+                <w:t xml:space="preserve">hal-01503099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminous activity of nitrogen and argon afterglows issued from dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5283,210 +5271,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (4 PART 1), pp.1338--1339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2008.924543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus Pinaster surface treatment realized in spatial and temporal afterglow DBD conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solitary wave effect in a dielectric barrier discharge afterglow in nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Held</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/8/085206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503099v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of active species in a N2 DBD plasma afterglow at atmospheric gas pressure</w:t>
               </w:r>
@@ -7698,51 +7698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Botsos-Margerit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03651886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard-Sahun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anastassiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georghiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063708v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.035601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Thomann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/34/344001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. de Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hobeika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cambus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe K&#233;moun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maheux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra01109d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Papadopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vafeas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gkelios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2322098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hatzikonstantinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/42/425203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V2W05JM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCT5X2KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge-Dauge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2207407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sarrette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100096" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHTPB5DP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Matrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp. Aleiferis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2140340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spyrou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papageorghiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/20/205201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5EB39554E4C017A0F5A874FB0AAA8809493832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/8/085206" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F646394258B23FF94A5E81EA076A04C5B0DB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924543" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503099v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sindzingre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/681F41E3399871772B7D04793D0CAA84A0B7BF02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/06" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0906612BC964FAEF5504A258C66CF658C7BC155F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/08" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D273A875EF287061F47894DCE9748FC96EDB4E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083B374F381AFCCE2CAF90D1AABA9D9288937E1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.01.045" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7B7V8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D7978CD976E2EE3DDB7300BAA923693B890FEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA6C13B397A76AA17F398A23904379E1F0B043B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V8JGF0DL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5VHS37MS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V749J66S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Botsos-Margerit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03651886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard-Sahun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anastassiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georghiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063708v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.035601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Thomann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/34/344001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. de Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hobeika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cambus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe K&#233;moun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maheux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra01109d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Papadopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vafeas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gkelios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2322098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hatzikonstantinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/42/425203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V2W05JM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCT5X2KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge-Dauge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2207407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sarrette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100096" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHTPB5DP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Matrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp. Aleiferis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2140340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spyrou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papageorghiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/20/205201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5EB39554E4C017A0F5A874FB0AAA8809493832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924543" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/8/085206" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F646394258B23FF94A5E81EA076A04C5B0DB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sindzingre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/681F41E3399871772B7D04793D0CAA84A0B7BF02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/06" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0906612BC964FAEF5504A258C66CF658C7BC155F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/08" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D273A875EF287061F47894DCE9748FC96EDB4E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083B374F381AFCCE2CAF90D1AABA9D9288937E1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.01.045" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7B7V8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D7978CD976E2EE3DDB7300BAA923693B890FEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA6C13B397A76AA17F398A23904379E1F0B043B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V8JGF0DL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5VHS37MS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V749J66S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>