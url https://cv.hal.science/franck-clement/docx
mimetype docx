--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1859,425 +1859,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold atmospheric plasma induces a predominantly necrotic cell death via the microenvironment</w:t>
+                <w:t xml:space="preserve">Formation of ammonium in saline solution treated by nanosecond pulsed cold atmospheric microplasma: a route to fast inactivation of E-coli bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Virard</w:t>
+                <w:t xml:space="preserve">Simon Maheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cousty</w:t>
+                <w:t xml:space="preserve">David Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cambus</w:t>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
+                <w:t xml:space="preserve">Christian Penny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kémoun</w:t>
+                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (52), pp.42135-42140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra01109d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504025v1</w:t>
+                <w:t xml:space="preserve">hal-01285976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibility of controlling the chemical pattern of He and Ar &amp;quot;guided streamers&amp;quot; by means of N2 or O2 additives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold atmospheric plasma induces a predominantly necrotic cell death via the microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Held</w:t>
+                <w:t xml:space="preserve">François Virard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marlin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cambus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kémoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4914035⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504024v1</w:t>
+                <w:t xml:space="preserve">hal-01504025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ammonium in saline solution treated by nanosecond pulsed cold atmospheric microplasma: a route to fast inactivation of E-coli bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Possibility of controlling the chemical pattern of He and Ar &amp;quot;guided streamers&amp;quot; by means of N2 or O2 additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Svarnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Penny</w:t>
+                <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (52), pp.42135-42140. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra01109d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4914035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285976v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of atmospheric pressure guided streamers (Plasma Bullets) on the working gas pattern in air</w:t>
               </w:r>
@@ -2665,90 +2665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Reactive Oxygen or/and Nitrogen Species Binding Processes on E. coli Bacteria with Mass Spectrometry Isotopic Nanoimaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Penny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), pp.150--160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3081,303 +3081,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study coupled with electrical modeling for the consideration of DBD-based plasma jet</w:t>
+                <w:t xml:space="preserve">Biological decontamination using high and reduced pressure nitrogen afterglows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monge-Dauge</w:t>
+                <w:t xml:space="preserve">J.-P. Sarrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2012.2207407⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.576-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201100096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503135v1</w:t>
+                <w:t xml:space="preserve">hal-01503134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological decontamination using high and reduced pressure nitrogen afterglows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cousty</w:t>
+                <w:t xml:space="preserve">Experimental study coupled with electrical modeling for the consideration of DBD-based plasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monge-Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Svarnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201100096⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (9), pp.2254--2260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2012.2207407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01503134v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric-pressure guided streamers for liposomal membrane disruption</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Svarnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,77 +3791,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Svarnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gkelios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (11 PART 1), pp.2364--2365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4172,77 +4172,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Papageorghiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (1-2), pp.129-139. </w:t>
@@ -4293,51 +4293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Sarrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,77 +4436,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 207, </w:t>
@@ -4538,1681 +4538,1681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t>
+                <w:t xml:space="preserve">Estimation of densities of active species in an atmospheric pressure N 2 DBD flowing afterglow using optical emission spectroscopy and analytical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/20/205201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503143v1</w:t>
+                <w:t xml:space="preserve">hal-01503146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t>
+                <w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503145v1</w:t>
+                <w:t xml:space="preserve">hal-01503144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of densities of active species in an atmospheric pressure N 2 DBD flowing afterglow using optical emission spectroscopy and analytical calculations</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (6 PART 1), pp.1004--1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/20/205201⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01503146v1</w:t>
+                <w:t xml:space="preserve">hal-01503143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503144v1</w:t>
+                <w:t xml:space="preserve">hal-01503145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus Pinaster surface treatment realized in spatial and temporal afterglow DBD conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lecoq</w:t>
+                <w:t xml:space="preserve">Production of active species in a N2 DBD plasma afterglow at atmospheric gas pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sindzingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42 (1), pp.47-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008021⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.63--66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503099v1</w:t>
+                <w:t xml:space="preserve">hal-01503101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminous activity of nitrogen and argon afterglows issued from dielectric barrier discharges at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solitary wave effect in a dielectric barrier discharge afterglow in nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.924543⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/8/085206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503102v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary wave effect in a dielectric barrier discharge afterglow in nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminous activity of nitrogen and argon afterglows issued from dielectric barrier discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Panousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/8/085206⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4 PART 1), pp.1338--1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.924543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01503147v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of active species in a N2 DBD plasma afterglow at atmospheric gas pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
+                <w:t xml:space="preserve">Pinus Pinaster surface treatment realized in spatial and temporal afterglow DBD conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42 (1), pp.63--66. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01503101v1</w:t>
+                <w:t xml:space="preserve">hal-01503099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium alloy surface modification by a spatio-temporal atmospheric pressure DBD afterglow</w:t>
+                <w:t xml:space="preserve">Titanium alloy surface treatment using an atmospheric plasma jet in nitrogen pulsed discharge conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Loiseau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (16-17), pp.7292--7302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.01.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/06⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503108v1</w:t>
+                <w:t xml:space="preserve">hal-01503106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminous activity study of a long atmospheric pressure DBD afterglow</w:t>
+                <w:t xml:space="preserve">Titanium alloy surface modification by a spatio-temporal atmospheric pressure DBD afterglow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Monge</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9 (6), pp.678--681. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 9 (6), pp.670--673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/08⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503107v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an atmospheric pressure dielectric barrier discharge in nitrogen: Electrical and kinetic description</w:t>
+                <w:t xml:space="preserve">Luminous activity study of a long atmospheric pressure DBD afterglow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Papageorghiou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Held</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (14), pp.4168--4180. </w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (6), pp.678--681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/14/011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503105v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium alloy surface treatment using an atmospheric plasma jet in nitrogen pulsed discharge conditions</w:t>
+                <w:t xml:space="preserve">Numerical modelling of an atmospheric pressure dielectric barrier discharge in nitrogen: Electrical and kinetic description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Papageorghiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 201 (16-17), pp.7292--7302. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (14), pp.4168--4180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.01.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/14/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503106v1</w:t>
+                <w:t xml:space="preserve">hal-01503105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrical comparative study of two atmospheric pressure dielectric barrier discharge reactors</w:t>
               </w:r>
@@ -6224,77 +6224,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (4), pp.828--839. </w:t>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC pulsed plasma surface treatment of polystyrene thin films with nitrogen: Study of the correlation between energy distribution and wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,51 +6633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC pulsed plasma surface treatment of atactic and isotactic polystyrene thin films with oxygen, oxygen-nitrogen mixture and nitrogen: Study of wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,51 +6762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the aging process of polystyrene thin films treated under DC pulsed discharges conditions in oxygen and argon-oxygen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,51 +6891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in nitrogen-argon and oxygen-argon mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6986,51 +6986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS analyses of polystyrene thin films treated under DC pulsed discharges conditions in nitrogen, oxygen and oxygen-argon mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,359 +7096,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in nitrogen</w:t>
+                <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 13 (1), pp.67--73</w:t>
+              <w:t xml:space="preserve">, 2001, 16 (2), pp.141--147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503115v1</w:t>
+                <w:t xml:space="preserve">hal-01503116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled layers under flow: Stabilization by chain end exchange</w:t>
+                <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Joanny</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (1), pp.67--73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301239v1</w:t>
+                <w:t xml:space="preserve">hal-01503115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in oxygen</w:t>
+                <w:t xml:space="preserve">Self-assembled layers under flow: Stabilization by chain end exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Soulem</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00229-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la mouillabilité du polycarbonate par plasma BF pulsé dans l'azote. Diagnostics par mesure de l'angle de contact</w:t>
               </w:r>
@@ -7460,51 +7460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 54 (294), pp.513-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7698,51 +7698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Botsos-Margerit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03651886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard-Sahun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anastassiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georghiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063708v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.035601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Thomann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/34/344001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. de Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hobeika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cambus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe K&#233;moun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maheux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra01109d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Papadopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vafeas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gkelios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2322098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hatzikonstantinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/42/425203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V2W05JM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCT5X2KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge-Dauge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2207407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sarrette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100096" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHTPB5DP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Matrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp. Aleiferis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2140340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spyrou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papageorghiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/20/205201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5EB39554E4C017A0F5A874FB0AAA8809493832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924543" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/8/085206" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F646394258B23FF94A5E81EA076A04C5B0DB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sindzingre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/681F41E3399871772B7D04793D0CAA84A0B7BF02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/06" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0906612BC964FAEF5504A258C66CF658C7BC155F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/08" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D273A875EF287061F47894DCE9748FC96EDB4E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083B374F381AFCCE2CAF90D1AABA9D9288937E1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.01.045" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7B7V8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D7978CD976E2EE3DDB7300BAA923693B890FEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA6C13B397A76AA17F398A23904379E1F0B043B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V8JGF0DL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5VHS37MS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V749J66S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Botsos-Margerit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03651886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard-Sahun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anastassiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georghiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063708v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.035601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Thomann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/34/344001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. de Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hobeika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maheux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra01109d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cambus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe K&#233;moun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Papadopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vafeas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gkelios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2322098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hatzikonstantinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/42/425203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V2W05JM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCT5X2KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sarrette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100096" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHTPB5DP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge-Dauge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2207407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Matrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp. Aleiferis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2140340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spyrou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papageorghiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/20/205201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5EB39554E4C017A0F5A874FB0AAA8809493832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sindzingre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/681F41E3399871772B7D04793D0CAA84A0B7BF02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/8/085206" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F646394258B23FF94A5E81EA076A04C5B0DB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924543" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.01.045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7B7V8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/06" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0906612BC964FAEF5504A258C66CF658C7BC155F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/08" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D273A875EF287061F47894DCE9748FC96EDB4E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083B374F381AFCCE2CAF90D1AABA9D9288937E1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D7978CD976E2EE3DDB7300BAA923693B890FEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA6C13B397A76AA17F398A23904379E1F0B043B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V8JGF0DL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5VHS37MS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V749J66S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503115v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>