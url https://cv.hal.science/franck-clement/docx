--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -523,291 +523,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactivity of superoxide anion in aqueous phosphate buffers analyzed with platinized microelectrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vasilica Badets</w:t>
+                <w:t xml:space="preserve">Relaxation time of a polymer glass stretched at very large strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crauste-Thibierge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.202060456⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.035601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014128v1</w:t>
+                <w:t xml:space="preserve">hal-03063708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation time of a polymer glass stretched at very large strains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Crauste-Thibierge</w:t>
+                <w:t xml:space="preserve">Electroactivity of superoxide anion in aqueous phosphate buffers analyzed with platinized microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard-Sahun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilica Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (3), </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.035601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.202060456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063708v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Oxygen Species Generated by Cold Atmospheric Plasmas in Aqueous Solution: Successful Electrochemical Monitoring in Situ under a High Voltage System</w:t>
               </w:r>
@@ -1859,425 +1859,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ammonium in saline solution treated by nanosecond pulsed cold atmospheric microplasma: a route to fast inactivation of E-coli bacteria</w:t>
+                <w:t xml:space="preserve">Cold atmospheric plasma induces a predominantly necrotic cell death via the microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Maheux</w:t>
+                <w:t xml:space="preserve">François Virard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duday</w:t>
+                <w:t xml:space="preserve">Sarah Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Penny</w:t>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
+                <w:t xml:space="preserve">Philippe Kémoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (52), pp.42135-42140. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra01109d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285976v1</w:t>
+                <w:t xml:space="preserve">hal-01504025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold atmospheric plasma induces a predominantly necrotic cell death via the microenvironment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possibility of controlling the chemical pattern of He and Ar &amp;quot;guided streamers&amp;quot; by means of N2 or O2 additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Svarnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Virard</w:t>
+                <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cousty</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504025v1</w:t>
+                <w:t xml:space="preserve">hal-01504024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibility of controlling the chemical pattern of He and Ar &amp;quot;guided streamers&amp;quot; by means of N2 or O2 additives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Svarnas</w:t>
+                <w:t xml:space="preserve">Formation of ammonium in saline solution treated by nanosecond pulsed cold atmospheric microplasma: a route to fast inactivation of E-coli bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Maheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Held</w:t>
+                <w:t xml:space="preserve">Christian Penny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marlin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (9), </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (52), pp.42135-42140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra01109d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504024v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of atmospheric pressure guided streamers (Plasma Bullets) on the working gas pattern in air</w:t>
               </w:r>
@@ -2665,90 +2665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Reactive Oxygen or/and Nitrogen Species Binding Processes on E. coli Bacteria with Mass Spectrometry Isotopic Nanoimaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Penny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), pp.150--160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3081,303 +3081,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological decontamination using high and reduced pressure nitrogen afterglows</w:t>
+                <w:t xml:space="preserve">Experimental study coupled with electrical modeling for the consideration of DBD-based plasma jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Sarrette</w:t>
+                <w:t xml:space="preserve">C. Monge-Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Svarnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cousty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Clement</w:t>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Canal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201100096⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (9), pp.2254--2260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2012.2207407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503134v1</w:t>
+                <w:t xml:space="preserve">hal-01503135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study coupled with electrical modeling for the consideration of DBD-based plasma jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological decontamination using high and reduced pressure nitrogen afterglows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Sarrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monge-Dauge</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">C. Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.576-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201100096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2012.2207407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503135v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric-pressure guided streamers for liposomal membrane disruption</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Svarnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,408 +3625,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoSIMS50 analyses of Ar/ 18O 2 plasma-treated Escherichia coli bacteria</w:t>
+                <w:t xml:space="preserve">Atmospheric-pressure plasma microjet of argon-nitrogen mixtures directed by dielectric flexible tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Svarnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gkelios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/11/113040⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11 PART 1), pp.2364--2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2159246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503137v1</w:t>
+                <w:t xml:space="preserve">hal-01504028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric-pressure plasma microjet of argon-nitrogen mixtures directed by dielectric flexible tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guided propagation of excited species produced by microjet plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gkelios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Svarnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Held</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (11 PART 1), pp.2364--2365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2159246⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 39 (11 PART 1), pp.2296--2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2159312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504028v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided propagation of excited species produced by microjet plasma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NanoSIMS50 analyses of Ar/ 18O 2 plasma-treated Escherichia coli bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Spyrou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-N. Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (11 PART 1), pp.2296--2297. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2159312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/11/113040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503138v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of afterglows issued from Dielectric Barrier Discharges in nitrogen and air and applied on Aureobasidium fungi</w:t>
               </w:r>
@@ -4172,77 +4172,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Papageorghiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (1-2), pp.129-139. </w:t>
@@ -4293,51 +4293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Sarrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,77 +4436,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 207, </w:t>
@@ -4538,875 +4538,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of densities of active species in an atmospheric pressure N 2 DBD flowing afterglow using optical emission spectroscopy and analytical calculations</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/20/205201⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (6 PART 1), pp.1004--1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503146v1</w:t>
+                <w:t xml:space="preserve">hal-01503143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503144v1</w:t>
+                <w:t xml:space="preserve">hal-01503145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t>
+                <w:t xml:space="preserve">Estimation of densities of active species in an atmospheric pressure N 2 DBD flowing afterglow using optical emission spectroscopy and analytical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/20/205201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503143v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t>
+                <w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503145v1</w:t>
+                <w:t xml:space="preserve">hal-01503144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of active species in a N2 DBD plasma afterglow at atmospheric gas pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Solitary wave effect in a dielectric barrier discharge afterglow in nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Panousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/8/085206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503101v1</w:t>
+                <w:t xml:space="preserve">hal-01503147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary wave effect in a dielectric barrier discharge afterglow in nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pinus Pinaster surface treatment realized in spatial and temporal afterglow DBD conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/8/085206⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01503147v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminous activity of nitrogen and argon afterglows issued from dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5425,794 +5417,802 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (4 PART 1), pp.1338--1339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2008.924543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus Pinaster surface treatment realized in spatial and temporal afterglow DBD conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lecoq</w:t>
+                <w:t xml:space="preserve">Production of active species in a N2 DBD plasma afterglow at atmospheric gas pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sindzingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42 (1), pp.47-53. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.63--66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503099v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium alloy surface treatment using an atmospheric plasma jet in nitrogen pulsed discharge conditions</w:t>
+                <w:t xml:space="preserve">Titanium alloy surface modification by a spatio-temporal atmospheric pressure DBD afterglow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.01.045⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (6), pp.670--673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503106v1</w:t>
+                <w:t xml:space="preserve">hal-01503108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium alloy surface modification by a spatio-temporal atmospheric pressure DBD afterglow</w:t>
+                <w:t xml:space="preserve">Luminous activity study of a long atmospheric pressure DBD afterglow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Held</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9 (6), pp.670--673. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/06⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 9 (6), pp.678--681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503108v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminous activity study of a long atmospheric pressure DBD afterglow</w:t>
+                <w:t xml:space="preserve">Numerical modelling of an atmospheric pressure dielectric barrier discharge in nitrogen: Electrical and kinetic description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Papageorghiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Monge</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (6), pp.678--681. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (14), pp.4168--4180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/14/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503107v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an atmospheric pressure dielectric barrier discharge in nitrogen: Electrical and kinetic description</w:t>
+                <w:t xml:space="preserve">Titanium alloy surface treatment using an atmospheric plasma jet in nitrogen pulsed discharge conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (14), pp.4168--4180. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (16-17), pp.7292--7302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/14/011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503105v1</w:t>
+                <w:t xml:space="preserve">hal-01503106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrical comparative study of two atmospheric pressure dielectric barrier discharge reactors</w:t>
               </w:r>
@@ -6224,77 +6224,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (4), pp.828--839. </w:t>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC pulsed plasma surface treatment of polystyrene thin films with nitrogen: Study of the correlation between energy distribution and wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,51 +6633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC pulsed plasma surface treatment of atactic and isotactic polystyrene thin films with oxygen, oxygen-nitrogen mixture and nitrogen: Study of wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,51 +6762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the aging process of polystyrene thin films treated under DC pulsed discharges conditions in oxygen and argon-oxygen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,51 +6891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in nitrogen-argon and oxygen-argon mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6986,51 +6986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS analyses of polystyrene thin films treated under DC pulsed discharges conditions in nitrogen, oxygen and oxygen-argon mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,359 +7096,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in oxygen</w:t>
+                <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 16 (2), pp.141--147</w:t>
+              <w:t xml:space="preserve">, 2001, 13 (1), pp.67--73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503116v1</w:t>
+                <w:t xml:space="preserve">hal-01503115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in nitrogen</w:t>
+                <w:t xml:space="preserve">Self-assembled layers under flow: Stabilization by chain end exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Spyrou</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00229-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503115v1</w:t>
+                <w:t xml:space="preserve">hal-02301239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled layers under flow: Stabilization by chain end exchange</w:t>
+                <w:t xml:space="preserve">Polystyrene thin films treatment under DC pulsed discharges conditions in oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Joanny</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (2), pp.141--147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02301239v1</w:t>
+                <w:t xml:space="preserve">hal-01503116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la mouillabilité du polycarbonate par plasma BF pulsé dans l'azote. Diagnostics par mesure de l'angle de contact</w:t>
               </w:r>
@@ -7460,51 +7460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Held</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 54 (294), pp.513-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7698,51 +7698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Botsos-Margerit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03651886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard-Sahun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anastassiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georghiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063708v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.035601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Thomann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/34/344001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. de Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hobeika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maheux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra01109d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cambus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe K&#233;moun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Papadopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vafeas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gkelios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2322098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hatzikonstantinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/42/425203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V2W05JM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCT5X2KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sarrette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100096" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHTPB5DP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge-Dauge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2207407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Matrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp. Aleiferis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2140340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spyrou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papageorghiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/20/205201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5EB39554E4C017A0F5A874FB0AAA8809493832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sindzingre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/681F41E3399871772B7D04793D0CAA84A0B7BF02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/8/085206" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F646394258B23FF94A5E81EA076A04C5B0DB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924543" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.01.045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7B7V8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/06" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0906612BC964FAEF5504A258C66CF658C7BC155F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/08" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D273A875EF287061F47894DCE9748FC96EDB4E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083B374F381AFCCE2CAF90D1AABA9D9288937E1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D7978CD976E2EE3DDB7300BAA923693B890FEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA6C13B397A76AA17F398A23904379E1F0B043B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V8JGF0DL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5VHS37MS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V749J66S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503115v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Botsos-Margerit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03651886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard-Sahun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anastassiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georghiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063708v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R Long" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.035601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Thomann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/34/344001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. de Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hobeika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cambus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe K&#233;moun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maheux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra01109d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Papadopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vafeas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gkelios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2322098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hatzikonstantinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/42/425203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V2W05JM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCT5X2KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge-Dauge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2207407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sarrette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100096" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHTPB5DP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Matrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp. Aleiferis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2140340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159246" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spyrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2159312" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orial" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papageorghiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/207/1/012007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/20/205201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5EB39554E4C017A0F5A874FB0AAA8809493832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/8/085206" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F646394258B23FF94A5E81EA076A04C5B0DB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503099v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924543" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sindzingre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/681F41E3399871772B7D04793D0CAA84A0B7BF02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/06" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0906612BC964FAEF5504A258C66CF658C7BC155F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/08" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D273A875EF287061F47894DCE9748FC96EDB4E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083B374F381AFCCE2CAF90D1AABA9D9288937E1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.01.045" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7B7V8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D7978CD976E2EE3DDB7300BAA923693B890FEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA6C13B397A76AA17F398A23904379E1F0B043B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V8JGF0DL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5VHS37MS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guimon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V749J66S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>