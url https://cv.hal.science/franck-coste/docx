--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1282,3190 +1282,3324 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21062058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082414v1</w:t>
+                <w:t xml:space="preserve">hal-05588581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Sequence Determinants Governing the Interactions of RNAs with Influenza A Virus Non-Structural Protein NS1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+                <w:t xml:space="preserve">Thiopurine Derivative-Induced Fpg/Nei DNA Glycosylase Inhibition: Structural, Dynamic and Functional Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahira Tber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12090947⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21062058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082436v1</w:t>
+                <w:t xml:space="preserve">hal-03082414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Largillière</w:t>
+                <w:t xml:space="preserve">Structure and Sequence Determinants Governing the Interactions of RNAs with Influenza A Virus Non-Structural Protein NS1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Landon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50211-2⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12090947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306224v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair of 8-oxo-7,8-dihydroguanine in prokaryotic and eukaryotic cells: Properties and biological roles of the Fpg and OGG1 DNA N -glycosylases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Boiteux</w:t>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.11.042⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618166v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Divergence of Poplar Histidine-Aspartate Kinase HK1 Paralogs in Response to Osmotic Stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repair of 8-oxo-7,8-dihydroguanine in prokaryotic and eukaryotic cells: Properties and biological roles of the Fpg and OGG1 DNA N -glycosylases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms17122061⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.179 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606532v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP-dependent motor activity of the transcription termination factor Rho from Mycobacterium tuberculosis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional Divergence of Poplar Histidine-Aspartate Kinase HK1 Paralogs in Response to Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hericourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chefdor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Djeghdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv505⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms17122061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171219v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Goffinont</w:t>
+                <w:t xml:space="preserve">ATP-dependent motor activity of the transcription termination factor Rho from Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Heygere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudvillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (12), pp.6099-60111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216639v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc finger oxidation of Fpg/Nei DNA glycosylases by 2-thioxanthine: biochemical and X-ray structural characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku613⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175522v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile-mediated activation of the acrAB and tolC multidrug efflux genes occurs mainly through transcriptional derepression of ramA in [i]Salmonella enterica[/i] serovar Typhimurium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+                <w:t xml:space="preserve">Zinc finger oxidation of Fpg/Nei DNA glycosylases by 2-thioxanthine: biochemical and X-ray structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dku140⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (16), pp.doi: 10.1093/nar/gku613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129831v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+                <w:t xml:space="preserve">Bile-mediated activation of the acrAB and tolC multidrug efflux genes occurs mainly through transcriptional derepression of ramA in [i]Salmonella enterica[/i] serovar Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baucheron-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunihiko Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.469759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (9), pp.2400-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845174v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the RamR repressor to wild-type and mutated promoters of the RamA gene involved in efflux-mediated multidrug resistance in Salmonella enterica serovar Typhimurium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé-Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.05444-11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (24), pp.17285-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.469759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721770v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of Diedel, a marker of the immune response of Drosophila melanogaster.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding of the RamR repressor to wild-type and mutated promoters of the RamA gene involved in efflux-mediated multidrug resistance in Salmonella enterica serovar Typhimurium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Kellenberger</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033416⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (2), pp.942-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05444-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721829v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila peptidoglycan-recognition protein LF interacts with peptidoglycan-recognition protein LC to downregulate the Imd pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of Diedel, a marker of the immune response of Drosophila melanogaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bobezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hetru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/embor.2011.19⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608209v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative flexible conformation of the E. coli HU beta(2) protein: structural, dynamics, and functional aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">The Drosophila peptidoglycan-recognition protein LF interacts with peptidoglycan-recognition protein LC to downregulate the Imd pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-010-0630-y⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00602370v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-Hydroxy-5-methylhydantoin DNA lesion, a molecular trap for DNA glycosylases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeles M. Izquierdo</w:t>
+                <w:t xml:space="preserve">An alternative flexible conformation of the E. coli HU beta(2) protein: structural, dynamics, and functional aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Culard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Augustyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr215⟩</w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (2), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-010-0630-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614943v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, purification, crystallization and preliminary X-ray analysis of the N-terminal domain of GNBP3 from Drosophila melanogaster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yumiko Mishima</w:t>
+                <w:t xml:space="preserve">5-Hydroxy-5-methylhydantoin DNA lesion, a molecular trap for DNA glycosylases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vei Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeles M. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Kellenberger</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1744309109014997⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (14), pp.6277-6290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525123v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-terminal Domain of Drosophila Gram-negative Binding Protein 3 (GNBP3) Defines a Novel Family of Fungal Pattern Recognition Receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Expression, purification, crystallization and preliminary X-ray analysis of the N-terminal domain of GNBP3 from Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Mishima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bobezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kellenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.034587⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (Part 9), pp.870-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309109014997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525135v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial base excision repair enzyme Fpg recognizes bulky N7-substituted-FapydG lesion via unproductive binding mode.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The N-terminal Domain of Drosophila Gram-negative Binding Protein 3 (GNBP3) Defines a Novel Family of Fungal Pattern Recognition Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Mishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (42), pp.28687-28697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.034587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408047v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for the recognition of the FapydG lesion (2,6-diamino-4-hydroxy-5-formamidopyrimidine) by Formamidopyrimidine-DNA glycosylase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Zelwer</w:t>
+                <w:t xml:space="preserve">Bacterial base excision repair enzyme Fpg recognizes bulky N7-substituted-FapydG lesion via unproductive binding mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Vaï Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M405928200⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (7), pp.706-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114389v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of yeast YHR049W/FSH1, a member of the serine hydrolase family</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Structural basis for the recognition of the FapydG lesion (2,6-diamino-4-hydroxy-5-formamidopyrimidine) by Formamidopyrimidine-DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 279 (42), pp.44074-44083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M405928200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088667v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex between a four-way DNA junction and T7 endonuclease I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Hadden</w:t>
+                <w:t xml:space="preserve">Crystal structure of yeast YHR049W/FSH1, a member of the serine hydrolase family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.1350-1356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127667v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a thermal unfolding dimeric intermediate for the Escherichia coli histone-like HU proteins: thermodynamics and structure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+                <w:t xml:space="preserve">The complex between a four-way DNA junction and T7 endonuclease I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Déclais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Oberto</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hadden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (6), pp.1398-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdg132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127656v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of ordered solvent molecules in a platinated decanucleotide duplex refined at 1.6 Å resolution against experimental MAD phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of a thermal unfolding dimeric intermediate for the Escherichia coli histone-like HU proteins: thermodynamics and structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (1), pp.101-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02127650v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a double-stranded DNA containing a cisplatin interstrand cross-link at 1.63 A resolution: Hydration at the platinated site</w:t>
+                <w:t xml:space="preserve">Description of ordered solvent molecules in a platinated decanucleotide duplex refined at 1.6 Å resolution against experimental MAD phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Zelwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/27.8.1837⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (3), pp.431-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444901021709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127640v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crystal structure of a double-stranded DNA containing a cisplatin interstrand cross-link at 1.63 A resolution: Hydration at the platinated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (8), pp.1837-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/27.8.1837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction analysis of the homodimeric form alpha2 of the HU protein from Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (Pt 11), pp.1952-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4475,173 +4609,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring RNA Unwinding by the Transcription Termination Factor Rho from Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Heygère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Mecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1259, Springer, pp.293-311, 2015, RNA remodelling proteins (Boudvillain, ed), 978-1-4939-2213-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2214-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4788,51 +4922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saridakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Vishwakarma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03069-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hericourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chefdor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Djeghdir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larcher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heygere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron-Monnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Nishino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monchaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05444-11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Kemp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bobezeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hetru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Basbous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vei Le Bihan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles M. Izquierdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr215" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Mishima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109014997" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525135v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Quintin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.034587" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ober" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boiteux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405928200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile D&#233;clais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fogg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Freeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hadden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg132" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127650v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444901021709" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMMZ1259-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malinge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shepard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.8.1837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174055v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saridakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Vishwakarma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03069-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hericourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chefdor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Djeghdir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heygere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv505" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron-Monnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Nishino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monchaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku140" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05444-11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Kemp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bobezeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hetru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Basbous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.19" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vei Le Bihan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles M. Izquierdo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr215" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Mishima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109014997" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Quintin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.034587" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ober" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boiteux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405928200" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile D&#233;clais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fogg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Freeman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hadden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg132" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444901021709" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMMZ1259-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malinge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shepard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.8.1837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174055v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>