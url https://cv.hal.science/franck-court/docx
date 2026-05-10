--- v0 (2026-03-09)
+++ v1 (2026-05-10)
@@ -740,1311 +740,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional alterations in glioma result primarily from DNA methylation independent mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining the DNA Repair Inhibitor Dbait With Radiotherapy for the Treatment of High Grade Glioma: Efficacy and Protein Biomarkers of Resistance in Preclinical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Fogli</w:t>
+                <w:t xml:space="preserve">Julian Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne de Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.249219.119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304180v2</w:t>
+                <w:t xml:space="preserve">hal-02180772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the DNA Repair Inhibitor Dbait With Radiotherapy for the Treatment of High Grade Glioma: Efficacy and Protein Biomarkers of Resistance in Preclinical Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berthault</w:t>
+                <w:t xml:space="preserve">Transcriptional alterations in glioma result primarily from DNA methylation independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanne de Koning</w:t>
+                <w:t xml:space="preserve">Anne Fogli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Court</w:t>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.1605-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.249219.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180772v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation profiling reveals a pathological signature that contributes to transcriptional defects of CD34 + CD15 − cells in early chronic-phase chronic myeloid leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Maupetit-Méhouas</w:t>
+                <w:t xml:space="preserve">High-salt Recovered Sequences are associated with the active chromosomal compartment and with large ribonucleoprotein complexes including nuclear bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baudement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12191⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (11), pp.1733 - 1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.237073.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917284v1</w:t>
+                <w:t xml:space="preserve">hal-01912447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-salt Recovered Sequences are associated with the active chromosomal compartment and with large ribonucleoprotein complexes including nuclear bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Baudement</w:t>
+                <w:t xml:space="preserve">DNA methylation profiling reveals a pathological signature that contributes to transcriptional defects of CD34 + CD15 − cells in early chronic-phase chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maupetit-Méhouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cournac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Court</w:t>
+                <w:t xml:space="preserve">Céline Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Seveno</w:t>
+                <w:t xml:space="preserve">Agnès Guerci-Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+                <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (11), pp.1733 - 1746. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.814 - 829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.237073.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912447v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIFinder: Identification of LINE-1 Chimeric Transcripts in RNA-seq data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An annotated list of bivalent chromatin regions in human ES cells: a new tool for cancer epigenetic research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.4110 - 4124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629422v1</w:t>
+                <w:t xml:space="preserve">hal-01917297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive biomarkers of resistance to hypofractionated radiotherapy in high grade glioma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CLIFinder: Identification of LINE-1 Chimeric Transcripts in RNA-seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisa Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pogorelcnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13014-017-0858-0⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643040v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated list of bivalent chromatin regions in human ES cells: a new tool for cancer epigenetic research</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictive biomarkers of resistance to hypofractionated radiotherapy in high grade glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne de Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13014-017-0858-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917297v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Conservation of Protein Status between Cell Lines and Xenografts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The tumoral A genotype of the MGMT rs34180180 single-nucleotide polymorphism in aggressive gliomas is associated with shorter patients’ survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verrelle</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranon.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.169 - 176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgv251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643043v1</w:t>
+                <w:t xml:space="preserve">hal-01629349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprinting control regions (ICRs) are marked by mono-allelic bivalent chromatin when transcriptionally inactive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Wassef</w:t>
+                <w:t xml:space="preserve">Global Conservation of Protein Status between Cell Lines and Xenografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv960⟩</w:t>
+              <w:t xml:space="preserve">Translational Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.313-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranon.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917293v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumoral A genotype of the MGMT rs34180180 single-nucleotide polymorphism in aggressive gliomas is associated with shorter patients’ survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
+                <w:t xml:space="preserve">Imprinting control regions (ICRs) are marked by mono-allelic bivalent chromatin when transcriptionally inactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maupetit-Méhouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiharu Tayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (2), pp.169 - 176. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (2), pp.621 - 635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgv251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629349v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin immunoprecipitation indirect peaks highlight long-range interactions of insulator proteins and pol II pausing</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.281215.125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Pinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Fantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Guichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12944" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Cercy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maupetit-M&#233;houas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03541-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304180v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.249219.119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Court" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00549" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci-Bresler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cony-Makhoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pogorelcnik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-017-0858-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2016.05.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Tayama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Wassef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv960" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv251" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Cuddapah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.12.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borensztein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ripoche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.084665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iglesias-Platas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Martin-Trujillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cirillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Guillaumet-Adkins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038907" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lelay-Taha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-5-r42" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baniol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sandrine Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr209" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Recolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C Rancourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Angiolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barth&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M801883200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rengifo Rojas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perillous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gonthier-Gu&#233;ret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1240/sav_gbm_2008_m_002176" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.281215.125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Pinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Fantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Guichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12944" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Cercy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maupetit-M&#233;houas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03541-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Court" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304180v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.249219.119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci-Bresler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cony-Makhoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pogorelcnik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-017-0858-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2016.05.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Tayama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Wassef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv960" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Cuddapah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.12.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borensztein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ripoche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.084665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iglesias-Platas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Martin-Trujillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cirillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Guillaumet-Adkins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038907" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lelay-Taha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-5-r42" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baniol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sandrine Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr209" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Recolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C Rancourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Angiolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barth&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M801883200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rengifo Rojas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perillous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gonthier-Gu&#233;ret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1240/sav_gbm_2008_m_002176" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>