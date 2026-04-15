--- v0 (2026-03-07)
+++ v1 (2026-04-15)
@@ -211,291 +211,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Optical Flow for Vehicular Perception with Low- and High-Resolution Event Cameras</w:t>
+                <w:t xml:space="preserve">Continuous Conditional Random Field Convolution for Point Cloud Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brebion</w:t>
+                <w:t xml:space="preserve">Fei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Davoine</w:t>
+                <w:t xml:space="preserve">Huan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3136358⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.108357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2021.108357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476956v1</w:t>
+                <w:t xml:space="preserve">hal-03372764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Conditional Random Field Convolution for Point Cloud Segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Real-Time Optical Flow for Vehicular Perception with Low- and High-Resolution Event Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhong Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 122, pp.108357. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.15066-15078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2021.108357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3136358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372764v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of neural networks, for LIDAR‐based evidential road mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -568,51 +568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal points and their implications for Möbius Transforms and Dempster-Shafer Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaveroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -685,51 +685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingchun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -819,51 +819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.107049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -891,295 +891,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Special issue on System of Systems Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Fast and Accurate Matrix Completion Method based on QR Decomposition and L 2,1-Norm Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sys.21525⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), pp.803-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2018.2851957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339889v1</w:t>
+                <w:t xml:space="preserve">hal-01927616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Accurate Matrix Completion Method based on QR Decomposition and L 2,1-Norm Minimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial - Special issue on System of Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Zhong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (3), pp.803-817. </w:t>
+              <w:t xml:space="preserve">Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (6), pp.435-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2018.2851957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sys.21525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927616v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential grammars: A compositional approach for scene understanding. Application to multimodal street data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1252,51 +1252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal information fusion for urban scene understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,51 +1382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential calibration of binary SVM classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Zha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'informations pour la compréhension de scènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On appearance based face and facial action tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (9), pp.1107-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1832,51 +1832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear factorization for facial expression analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings, Vision, Image &amp; Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 152 (3), pp.327-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,51 +1962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas P. Galatsanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongyi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14, pp.2140-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2034,268 +2034,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression recognition and synthesis based on an appearance model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de visages et d'expressions faciales par modèle actif d'apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mô Dang</w:t>
+                <w:t xml:space="preserve">Mo Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21 (3), pp.179-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143335v1</w:t>
+                <w:t xml:space="preserve">hal-00143712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de visages et d'expressions faciales par modèle actif d'apparence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Facial expression recognition and synthesis based on an appearance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mo Dang</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mô Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (8), pp.723-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2004.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143712v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution for facial expression representation and recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,51 +2380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un tatouage d'images mou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 (4), pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,308 +2443,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive partition for fractal image coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generalized likelihood ratio-based face detection and extraction of mouth features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kervrann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Forchheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.899-912</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143697v1</w:t>
+                <w:t xml:space="preserve">hal-00143338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized likelihood ratio-based face detection and extraction of mouth features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An adaptive partition for fractal image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pérez</w:t>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Forchheimer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Labit</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.243-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218348x97000796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143338v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal image compression based on Delaunay triangulation and vector quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2836,64 +2836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty-Aware Online Extrinsic Calibration: A Conformal Prediction Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; CVF, Feb 2025, Tucson, United States. pp.6167-6176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2927,77 +2927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELTA: Dense Depth from Events and LiDAR using Transformer's Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nashville, TN, United States. pp.4898-4907, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3057,51 +3057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cecille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cecille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,81 +3286,81 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULi-Ev: Maintaining Unperturbed LiDAR-Event Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle (USA), United States. pp.4579-4586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
@@ -3390,64 +3390,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based Semantic-aided Motion Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Computer Vision Theory and Applications (VISAPP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEVENTS; INSTICC, Feb 2024, Rome, Italy. pp.159-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,77 +3472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Estimate Two Dense Depths from LiDAR and Event Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Scandinavian Conference on Image Analysis (SCIA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Sirkka, Finland. pp.517-533, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3589,64 +3589,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PseudoCal: Towards Initialisation-Free Deep Learning-Based Camera-LiDAR Self-Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th British Machine Vision Conference (BMVC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3671,77 +3671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de flot optique basé évènements en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3779,51 +3779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensor Tracking of Lane Boundaries based on Smart Sensor Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,1013 +3868,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification crédibiliste d'objets LIDAR en monde ouvert, par apprentissage profond</w:t>
+                <w:t xml:space="preserve">Evidential deep learning for arbitrary LIDAR object classification in the context of autonomous driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cherfaoui</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque francophonede traitement du signal et des images (GRETSI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">30th IEEE Intelligent Vehicles Symposium (IV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1304-1311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321931v1</w:t>
+                <w:t xml:space="preserve">hal-02322434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential deep learning for arbitrary LIDAR object classification in the context of autonomous driving</w:t>
+                <w:t xml:space="preserve">Transformation-adversarial network for road detection in LIDAR rings, and model-free evidential road grid mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE Intelligent Vehicles Symposium (IV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1304-1311</w:t>
+              <w:t xml:space="preserve">11th Workshop on Planning, Perception, Navigation for Intelligent Vehicle (PPNIV - IROS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macao, China. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322434v1</w:t>
+                <w:t xml:space="preserve">hal-02322337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-adversarial network for road detection in LIDAR rings, and model-free evidential road grid mapping.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Calcul exact de faible complexité des décompositions conjonctive et disjonctive pour la fusion d'information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaveroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">You Li</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on Planning, Perception, Navigation for Intelligent Vehicle (PPNIV - IROS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Macao, China. pp.47-52</w:t>
+              <w:t xml:space="preserve">XXVIIème Colloque francophonede traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322337v1</w:t>
+                <w:t xml:space="preserve">hal-02322022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul exact de faible complexité des décompositions conjonctive et disjonctive pour la fusion d'information.</w:t>
+                <w:t xml:space="preserve">Efficient Möbius Transformations and their applications to D-S Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaveroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque francophonede traitement du signal et des images (GRETSI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Scalable Uncertainty Management (SUM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. pp.390-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322022v1</w:t>
+                <w:t xml:space="preserve">hal-02326438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Möbius Transformations and their applications to D-S Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Classification crédibiliste d'objets LIDAR en monde ouvert, par apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Scalable Uncertainty Management (SUM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIème Colloque francophonede traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326438v1</w:t>
+                <w:t xml:space="preserve">hal-02321931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of evidential occupancy grids for cooperative perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidential grid mapping, from asynchronous LIDAR scans and RGB images, for autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428723⟩</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, Hawaii, United States. pp.2595-2602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938394v1</w:t>
+                <w:t xml:space="preserve">hal-01867699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential grid mapping, from asynchronous LIDAR scans and RGB images, for autonomous driving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Explicit Inductive Bias for Transfer Learning with Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">You Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Conference on Machine Learning (ICML 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2825-2834</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867699v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Inductive Bias for Transfer Learning with Convolutional Networks</w:t>
+                <w:t xml:space="preserve">A Simple Weight Recall for Semantic Segmentation: Application to Urban Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Machine Learning (ICML 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE Intelligent Vehicles Symposium (IV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, Suzhou, China. pp.1007-1012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843169v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Weight Recall for Semantic Segmentation: Application to Urban Scenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fusion of evidential occupancy grids for cooperative perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE Intelligent Vehicles Symposium (IV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Changshu, Suzhou, China. pp.1007-1012, </w:t>
+              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.284-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838445v1</w:t>
+                <w:t xml:space="preserve">hal-01938394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Pedestrians at Far distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,51 +4934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential multinomial logistic regression for multiclass classifier calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5042,51 +5042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinshi Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,712 +5150,721 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Logistic Regression for Binary SVM Classifier Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Belief Functions (BELIEF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.49-57</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.49-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de scores SVM en fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès national sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential combination of pedestrian detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nottingham, United Kingdom. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of head pose and visual focus of attention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingning Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingrui Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinshi Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'informations sur des images sursegmentées : Une application à la compréhension de scènes routières</w:t>
+                <w:t xml:space="preserve">Information Fusion on Oversegmented Images: An Application for Urban Scene Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">Thirteenth IAPR International Conference on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kyoto, Japan. pp.189-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829315v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Fusion on Oversegmented Images: An Application for Urban Scene Understanding</w:t>
+                <w:t xml:space="preserve">Fusion d'informations sur des images sursegmentées : Une application à la compréhension de scènes routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth IAPR International Conference on Machine Vision Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kyoto, Japan. pp.189-193</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932896v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information fusion and evidential grammars for object class segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5870,100 +5879,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth IROS Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Grammars for Image Interpretation. Application to multimodal traffic scene understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,3552 +5987,3552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Integrated Uncertainty in Knowledge Modeling and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear estimation method for 3D pose and facial animation tracking</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face tracking using canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ybanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ybanez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00143720v1</w:t>
+                <w:t xml:space="preserve">hal-00143724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear 3D pose and facial animation estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ybanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Charbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face tracking using canonical correlation analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">A linear estimation method for 3D pose and facial animation tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ybanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Charbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mar 2007</w:t>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143724v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis simultanés et robustes de visages et de gestes faciaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ARTUS : calcul et tatouage audiovisuel des mouvements d'un personnage animé virtuel pour l'accessibilité d'émissions télévisuelles aux téléspectateurs sourds comprenant la Langue Française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HANDICAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hérault</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00143765v1</w:t>
+                <w:t xml:space="preserve">hal-00366492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head and Facial Action Tracking: Comparison of two Robust Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Southampton, UK, United Kingdom. pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTUS : calcul et tatouage audiovisuel des mouvements d'un personnage animé virtuel pour l'accessibilité d'émissions télévisuelles aux téléspectateurs sourds comprenant la Langue Française Parlée Complétée</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t>
+                <w:t xml:space="preserve">A novel PCA-based Bayes Classifier and Face Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366492v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous tracking of rigid head motion and non-rigid facial animation by analyzing local features statistically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yisong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006, pp.609-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel PCA-based Bayes Classifier and Face Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Suivis simultanées et robustes de visages et de gestes faciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Jan 2006</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème congrès RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143736v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis simultanées et robustes de visages et de gestes faciaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Facial expression recognition using auto-regressive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Tours, France, France. pp.0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aug 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442758v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression recognition using auto-regressive models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivis simultanés et robustes de visages et de gestes faciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aug 2006</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143728v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ICA-based algorithm for video watermarking</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facial action tracking using an AAM-based condensation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Joumaa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00143747v1</w:t>
+                <w:t xml:space="preserve">hal-00143746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatouage vidéo utilisant l'ACI et basé sur un treillis informé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SfM for planar scenes using image derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143766v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial action tracking using an AAM-based condensation approach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of an ICA Video Watermarking Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Hamlaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00143746v1</w:t>
+                <w:t xml:space="preserve">hal-00143740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SfM for planar scenes using image derivatives</w:t>
+                <w:t xml:space="preserve">Simultaneous facial action tracking and expression recognition using a particle filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2005</w:t>
+              <w:t xml:space="preserve">2005, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143742v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous facial action tracking and expression recognition using a particle filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DCT and ICA video watermarking schemes based on an informed treillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.6</w:t>
+              <w:t xml:space="preserve">Apr 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019035v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of an ICA Video Watermarking Scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Facial expression recognition in continuous videos using linear discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2005</w:t>
+              <w:t xml:space="preserve">May 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143740v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCT and ICA video watermarking schemes based on an informed treillis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">View- and texture-independent facial expression recognition in videos using dynamic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2005</w:t>
+              <w:t xml:space="preserve">Sep 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143744v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression recognition in continuous videos using linear discriminant analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Facial action tracking using particle filters and active appearance models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">May 2005</w:t>
+              <w:t xml:space="preserve">Oct 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143743v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View- and texture-independent facial expression recognition in videos using dynamic programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Suivi des mouvements faciaux et de la pose 2D d'un visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143741v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial action tracking using particle filters and active appearance models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An ICA-based algorithm for video watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Oct 2005</w:t>
+              <w:t xml:space="preserve">Mar 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143737v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des mouvements faciaux et de la pose 2D d'un visage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tatouage vidéo utilisant l'ACI et basé sur un treillis informé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143767v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal ICA Representation of Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Online appearance-based face and facial feature tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dec 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aug 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143749v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face appearance factorization for expression analysis and synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Head and facial animation tracking using appearance-adaptive models and particle filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2004</w:t>
+              <w:t xml:space="preserve">Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143757v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online appearance-based face and facial feature tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Appearance factorization for facial expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aug 2004</w:t>
+              <w:t xml:space="preserve">Sep 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143752v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic approach for appearance-based 3D face tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and facial animation tracking using appearance-adaptive models and particle filters</w:t>
+                <w:t xml:space="preserve">3D head tracking with particle filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jul 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143756v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance factorization for facial expression analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An effective EM algorithm for PCA mixture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sep 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aug 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143751v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D head tracking with particle filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance et synthèse d'expressions faciales par modèle d'apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2004</w:t>
+              <w:t xml:space="preserve">Jan 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143759v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective EM algorithm for PCA mixture model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Appearance factorization based facial expression recognition and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aug 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143755v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et synthèse d'expressions faciales par modèle d'apparence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Orthogonal ICA Representation of Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jan 2004</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dec 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143768v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance factorization based facial expression recognition and synthesis</w:t>
+                <w:t xml:space="preserve">Face appearance factorization for expression analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aug 2004</w:t>
+              <w:t xml:space="preserve">Apr 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143753v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expression analysis using KPCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oct 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling for facial expression analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle actif d'apparence hiérarchique pour la détection des traits de visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouage informé basé sur un treillis : application à la vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive face recognition and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive face analysis and synthesis for visual interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expression recognition by combination of classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2002 - 11th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatouage d'images par ondelettes et application à la couleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une solution pour la reconnaissance d'expressions du visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cayre</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143772v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution pour la reconnaissance d'expressions du visage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tatouage d'images par ondelettes et application à la couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mylène Masson</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143773v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation de mouvement sur maillage rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity based image watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Rhodos, Greece. pp.2277-2280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9533,104 +9542,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouage de documents audiovisuels numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès Science Publications, pp.277, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9640,219 +9649,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated function systems and applications in image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Abry, Paulo Gonçalves, Jacques Levy-Vehel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scaling, Fractals and Wavelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, 512 pp., 2009, DSP - Digital Signal Processing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1000/ISBN-9781848210721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve pixel-based fractal image coding with adaptive partitions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractals in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.292-307, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9862,130 +9871,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection d'une limite d'une voie de circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3128304A1;FR3128304B1;WO2023061915A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9995,293 +10004,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized cooperative perception for autonomous vehicles: Learning to value the unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaveroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Möbius Transformations and their applications to Dempster-Shafer Theory: Clarification and implementation ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaveroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient exact computation of the conjunctive and disjunctive decompositions of D-S Theory for information fusion: Translation and extension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaveroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10291,114 +10300,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression d'images par fractales basée sur la triangulation de Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1995. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10466,51 +10475,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E93A7E1"/>
+    <w:nsid w:val="5E549AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10697,51 +10706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-davoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8587-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061718319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/davoine_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brebion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3136358" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaveroche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.10.060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhong Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchun Cheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.103853" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2018.2851957" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.06.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0649-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.05.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.00.9-31" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2006.881200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-vis:20045060" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan G. Brankov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas P. Galatsanos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyi Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.857263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244; Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2004.05.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMS132KT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218348x97000796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forchheimer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.480769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cocheteux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229697v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cecille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Agier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenao Jiang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_34" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camarda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_29" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428723" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867699v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569710" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500680" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bunel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487382" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Yu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Cui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingning Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingrui Duan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025674" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ybanez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442753v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisong Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Hamlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143742v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143740v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143752v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143760v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN-9781848210721" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143776v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589339v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292491v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429350v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429340v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-davoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8587-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061718319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/davoine_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Jin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brebion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3136358" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaveroche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.10.060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhong Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchun Cheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.103853" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2018.2851957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.06.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0649-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.05.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.00.9-31" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2006.881200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-vis:20045060" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan G. Brankov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas P. Galatsanos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyi Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.857263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244; Dang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2004.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMS132KT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forchheimer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218348x97000796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.480769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cocheteux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229697v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cecille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Agier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenao Jiang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_34" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camarda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321931v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867699v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569710" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500680" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428723" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bunel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487382" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Yu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Cui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingning Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingrui Duan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ybanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143731v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisong Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143746v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Hamlaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143767v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143770v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN-9781848210721" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589339v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292491v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>