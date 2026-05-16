--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -6961,177 +6961,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial action tracking using an AAM-based condensation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumya Hamlaoui</w:t>
+                <w:t xml:space="preserve">SfM for planar scenes using image derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mar 2005</w:t>
+              <w:t xml:space="preserve">Sep 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143746v1</w:t>
+                <w:t xml:space="preserve">hal-00143742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SfM for planar scenes using image derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+                <w:t xml:space="preserve">Facial action tracking using an AAM-based condensation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2005</w:t>
+              <w:t xml:space="preserve">Mar 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143742v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of an ICA Video Watermarking Scheme</w:t>
               </w:r>
@@ -7492,51 +7492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial action tracking using particle filters and active appearance models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,51 +7567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des mouvements faciaux et de la pose 2D d'un visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10475,51 +10475,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E549AE5"/>
+    <w:nsid w:val="C9077832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10706,51 +10706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-davoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8587-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061718319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/davoine_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Jin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brebion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3136358" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaveroche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.10.060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhong Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchun Cheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.103853" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2018.2851957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.06.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0649-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.05.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.00.9-31" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2006.881200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-vis:20045060" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan G. Brankov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas P. Galatsanos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyi Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.857263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244; Dang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2004.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMS132KT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forchheimer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218348x97000796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.480769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cocheteux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229697v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cecille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Agier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenao Jiang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_34" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camarda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321931v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867699v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569710" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500680" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428723" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bunel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487382" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Yu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Cui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingning Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingrui Duan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ybanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143731v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisong Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143746v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Hamlaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143767v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143770v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN-9781848210721" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589339v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292491v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-davoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8587-6997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061718319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/davoine_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Jin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brebion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3136358" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaveroche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.10.060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhong Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchun Cheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.103853" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2018.2851957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.06.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0649-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.05.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.00.9-31" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2006.881200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-vis:20045060" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan G. Brankov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas P. Galatsanos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyi Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.857263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244; Dang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2004.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMS132KT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forchheimer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218348x97000796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.480769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cocheteux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229697v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cecille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Agier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenao Jiang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_34" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camarda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321931v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867699v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569710" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500680" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428723" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bunel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487382" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Yu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Cui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingning Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingrui Duan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ybanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143731v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisong Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Hamlaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143767v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143770v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN-9781848210721" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589339v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292491v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>