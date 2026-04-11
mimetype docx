--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -885,321 +885,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion Dynamics of A Termite, Reticulitermes flavipes, at Different Spatial Scales in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Baudouin</w:t>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bankhead-Dronnet</w:t>
+                <w:t xml:space="preserve">Erika Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Chevalier</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zimmermann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Invasive Insect Species Modelling and Control, 10 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects10010030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280857v1</w:t>
+                <w:t xml:space="preserve">hal-02280456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasion Dynamics of A Termite, Reticulitermes flavipes, at Different Spatial Scales in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+                <w:t xml:space="preserve">Guillaume Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Beaugeard</w:t>
+                <w:t xml:space="preserve">Stephanie Bankhead-Dronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Dedeine</w:t>
+                <w:t xml:space="preserve">Zoé Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Invasive Insect Species Modelling and Control, 10 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects10010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280456v1</w:t>
+                <w:t xml:space="preserve">hal-02280857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and genetic distribution of a north American termite, Reticulitermes flavipes, across the landscape of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,51 +1648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An American termite in Paris: temporal colony dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Vargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22, pp.1105-1119. </w:t>
@@ -3000,444 +3000,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurrence of colony fusion in a European population of the American termite Reticulitermes flavipes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-010-0096-z⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551000v1</w:t>
+                <w:t xml:space="preserve">hal-00850365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical distribution, genetic diversity and social organization of a new European termite, Reticulitermes urbis (Isoptera: Rhinotermitidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.1389-1402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-009-9555-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High occurrence of colony fusion in a European population of the American termite Reticulitermes flavipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-G. Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.393-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00040-010-0096-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850365v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; requirement for oogenesis: occurrence within the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt; (Hymenoptera Braconidae) and evidence for intraspecific variation in &amp;lt;i&amp;gt;A. tabida&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -5293,117 +5293,274 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empreinte du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Copy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5415,214 +5572,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03633026v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-02389481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5777,51 +5777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Tadrent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.128091.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Carrijo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Engel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvenc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Gile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikaelyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00929-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03215514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Blumenfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N L Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Shults" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zimmermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10010030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0747-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Scicchitano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mantovani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1510-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead Dronnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9991-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Vargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D6B9C099A77658B68B71E1CB30B8B3672BDDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy A Weinert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145596" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlu Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.10.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantovani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFS2XNRX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9860-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPWJ8P5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9906-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DGM98N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-010-0096-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN54V8KF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9555-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09L3P5KX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ahrens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calcaterra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Shoemaker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Profizi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bandi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Kramer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hochberg M.E." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blumenfeld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655789v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Tadrent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.128091.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Carrijo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Engel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvenc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Gile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikaelyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00929-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03215514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Blumenfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N L Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Shults" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zimmermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10010030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0747-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Scicchitano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mantovani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1510-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead Dronnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9991-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Vargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D6B9C099A77658B68B71E1CB30B8B3672BDDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy A Weinert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145596" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlu Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.10.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantovani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFS2XNRX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9860-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPWJ8P5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9906-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DGM98N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9555-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09L3P5KX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-010-0096-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN54V8KF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ahrens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calcaterra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Shoemaker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Profizi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bandi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Kramer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hochberg M.E." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blumenfeld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655789v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>