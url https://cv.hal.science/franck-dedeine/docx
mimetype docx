--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1266,295 +1266,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and invasion history of the European subterranean termite Reticulitermes urbis (Blattodea, Termitoidae, Rhinotermitidae)</w:t>
+                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Scicchitano</w:t>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Mantovani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.33-44. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-017-1510-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325452v1</w:t>
+                <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
+                <w:t xml:space="preserve">Genetic diversity and invasion history of the European subterranean termite Reticulitermes urbis (Blattodea, Termitoidae, Rhinotermitidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">Vito Scicchitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Bennett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Dedeine</w:t>
+                <w:t xml:space="preserve">Andréa Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-017-1510-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625363v1</w:t>
+                <w:t xml:space="preserve">hal-02325452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasions biologiques : le rôle des microorganismes symbiotiques</w:t>
               </w:r>
@@ -1776,307 +1776,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between invasion success and colony breeding structure in a subterranean termite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Transcriptomes from Secondary Reproductives of Three Reticulitermes Termite Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.L. Vargo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baudouin</w:t>
+                <w:t xml:space="preserve">Lucy A Weinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">Diane Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13094⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309317v1</w:t>
+                <w:t xml:space="preserve">hal-01286070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Transcriptomes from Secondary Reproductives of Three Reticulitermes Termite Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucy A Weinert</w:t>
+                <w:t xml:space="preserve">Relationship between invasion success and colony breeding structure in a subterranean termite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Bigot</w:t>
+                <w:t xml:space="preserve">E.L. Vargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Josse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+                <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (9), pp.2125-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01286070v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t>
               </w:r>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2320,290 +2320,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme genetic mixing within colonies of the wood-dwelling termite Kalotermes flavicollis (Isoptera, Kalotermitidae)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global genetic analysis reveals the putative native source of the invasive termite, Reticulitermes flavipes, in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 22 (12), pp.3191-3425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12302⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 22, pp.1105-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855931v1</w:t>
+                <w:t xml:space="preserve">hal-00826784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global genetic analysis reveals the putative native source of the invasive termite, Reticulitermes flavipes, in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme genetic mixing within colonies of the wood-dwelling termite Kalotermes flavicollis (Isoptera, Kalotermitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Velon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 22, pp.1105-1119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 22 (12), pp.3191-3425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00826784v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenic potentialities of the worker caste in two sympatric subterranean termites in France</w:t>
               </w:r>
@@ -2729,745 +2729,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in Worker Cuticular Hydrocarbons and Soldier Isoprenoid Defensive Secretions Within and Among Introduced and Native Populations of the Subterranean Termite, Reticulitermes flavipes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between invasive and indigenous species: an insular case study of subterranean termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+                <w:t xml:space="preserve">E. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-G. Bagnères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-010-9860-9⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9906-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551003v1</w:t>
+                <w:t xml:space="preserve">hal-00551001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between invasive and indigenous species: an insular case study of subterranean termites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-G. Bagnères</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9906-5⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551001v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High occurrence of colony fusion in a European population of the American termite Reticulitermes flavipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-G. Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.393-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-010-0096-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850365v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical distribution, genetic diversity and social organization of a new European termite, Reticulitermes urbis (Isoptera: Rhinotermitidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.1389-1402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9555-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9555-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurrence of colony fusion in a European population of the American termite Reticulitermes flavipes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Dedeine</w:t>
+                <w:t xml:space="preserve">Variations in Worker Cuticular Hydrocarbons and Soldier Isoprenoid Defensive Secretions Within and Among Introduced and Native Populations of the Subterranean Termite, Reticulitermes flavipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57, pp.393-402. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.1189-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-010-0096-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-010-9860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551000v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; requirement for oogenesis: occurrence within the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt; (Hymenoptera Braconidae) and evidence for intraspecific variation in &amp;lt;i&amp;gt;A. tabida&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social parasitism in fir ants (Solenopsis spp) : a potential mechanism for interspecies transfer of Wolbachia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,51 +3626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia requierement for oogenesis : occurence within the genus Asobara (Hynoptera, Braconidae) and evidence for intraspecific variation in A. tabida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,290 +3715,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence multiple infections and regulation of symbiotic population in the &amp;lt;i&amp;gt;Wolbachia-Asobara tabida&amp;lt;/i&amp;gt; symbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Intra-individual coexistence of a &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; strain required for host oogenesis with two strains inducing cytoplasmic incompatibility in the wasp &amp;lt;i&amp;gt;Asobara tabida&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Henri</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Shoemaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 168, pp.181-189</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.2167-2174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427630v1</w:t>
+                <w:t xml:space="preserve">hal-00427570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-individual coexistence of a &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; strain required for host oogenesis with two strains inducing cytoplasmic incompatibility in the wasp &amp;lt;i&amp;gt;Asobara tabida&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Virulence multiple infections and regulation of symbiotic population in the &amp;lt;i&amp;gt;Wolbachia-Asobara tabida&amp;lt;/i&amp;gt; symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D.D. Shoemaker</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Profizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58, pp.2167-2174</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168, pp.181-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427570v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Wolbachia obligatory symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,402 +4056,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing the symbiotic bacteria Wolbachia inhibits oogenesis in a parasitic wasp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Removing symbiotic Wolbachia bacteria specifically inhibits oogenesis in a parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fleury</w:t>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hochberg M.E.</w:t>
+                <w:t xml:space="preserve">M.E. Hochberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144509v1</w:t>
+                <w:t xml:space="preserve">hal-00427163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing symbiotic Wolbachia bacteria specifically inhibits oogenesis in a parasitic wasp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Within-species diversity of Wolbachia-induced cytoplasmic incompatibility in haplodiploid insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Quillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.E. Hochberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55, pp.1710-1714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427163v1</w:t>
+                <w:t xml:space="preserve">hal-00427198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-species diversity of Wolbachia-induced cytoplasmic incompatibility in haplodiploid insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removing the symbiotic bacteria Wolbachia inhibits oogenesis in a parasitic wasp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quillon</w:t>
+                <w:t xml:space="preserve">F. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Loppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+                <w:t xml:space="preserve">Hochberg M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 55, pp.1710-1714</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427198v1</w:t>
+                <w:t xml:space="preserve">hal-00144509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4619,51 +4619,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converging strategies in plant-manipulating insects: insect-induced effects on plants and possible mechanisms used by leaf-miners to manipulate their host-plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4738,672 +4738,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le termite Reticulitermes urbis en France : scenario probable d'un introduction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction d'un termite américain en France : Origine géographique et conséquences sur une espèce native.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leniaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+                <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Union pour l'Etude des Insectes Sociaux UIEIS - Section Française 54ème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Petit Pois déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, POITIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194885v1</w:t>
+                <w:t xml:space="preserve">hal-00194864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d'un termite américain en France : Origine géographique et conséquences sur une espèce native.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, POITIERS, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Union pour l'Etude des Insectes sociaux UIEIS - Section Française 54ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194864v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie d'invasion d'un termite américain en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée de l'Institut Français de la Biodiversité (IFB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction d'un termite américain en France : Origine géographique et conséquences sur une espèce native.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Mécanismes évolutifs à l'origine des variations phénotypiques observées entre populations natives et introduites chez le termite Reticulitermes flavipes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Union pour l'Etude des Insectes sociaux UIEIS - Section Française 54ème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, POITIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194875v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes évolutifs à l'origine des variations phénotypiques observées entre populations natives et introduites chez le termite Reticulitermes flavipes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Le termite Reticulitermes urbis en France : scenario probable d'un introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, POITIERS, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Union pour l'Etude des Insectes Sociaux UIEIS - Section Française 54ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194869v1</w:t>
+                <w:t xml:space="preserve">hal-00194885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Copy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03633026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5422,207 +5572,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389481v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03633026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5777,51 +5777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Tadrent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.128091.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Carrijo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Engel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvenc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Gile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikaelyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00929-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03215514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Blumenfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N L Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Shults" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zimmermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10010030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0747-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Scicchitano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mantovani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1510-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead Dronnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9991-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Vargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D6B9C099A77658B68B71E1CB30B8B3672BDDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy A Weinert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145596" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlu Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.10.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantovani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFS2XNRX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9860-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPWJ8P5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9906-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DGM98N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9555-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09L3P5KX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-010-0096-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN54V8KF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ahrens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calcaterra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Shoemaker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Profizi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bandi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Kramer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hochberg M.E." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blumenfeld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655789v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Tadrent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.128091.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Carrijo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Engel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvenc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Gile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikaelyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00929-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03215514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Blumenfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N L Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Shults" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zimmermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10010030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0747-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Scicchitano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mantovani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1510-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead Dronnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9991-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy A Weinert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Vargo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D6B9C099A77658B68B71E1CB30B8B3672BDDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlu Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.10.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12140" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantovani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12302" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFS2XNRX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9906-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DGM98N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-010-0096-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN54V8KF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9555-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09L3P5KX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551003v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9860-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPWJ8P5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ahrens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calcaterra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Shoemaker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Profizi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bandi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Kramer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hochberg M.E." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blumenfeld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655789v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>