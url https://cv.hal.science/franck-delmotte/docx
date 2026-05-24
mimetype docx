--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Delmotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor (University Paris-Saclay, Institut d’Optique Graduate School)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At wavelength metrology of high-reflectance multilayer mirror in the water window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (1), pp.013107. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0310891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high transmission tender X-ray monochromator employing a matched pair of multilayer grating and mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577525009968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs interferentiels multicouches pour les impulsions attosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and modeling of high groove density multilayer gratings for EUV spectral range in classical and conical mountings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Takarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.12-. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical constants of magnetron sputtered aluminum in the range 17–1300 eV with improved accuracy and ultrahigh resolution in the L absorption edge region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Alameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gullikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.195106. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0233781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of extreme ultraviolet 4000 lines/mm diffraction gratings coated with periodic and aperiodic Al/Mo/SiC multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.505546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc/SiC/Al Multilayer Optimization for Li K Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hassebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.956. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14030956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the disk: EUV coronagraphic observations of the Extreme Ultraviolet Imager on board Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A127. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First perihelion of EUI on the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Aznar Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, A110 (19p.). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of multilayer coatings for a multi-channel Wolter-like x-ray imager with large field of view and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (10), pp.103502. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0165414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAB10: a user-oriented bandwidth-tunable extreme ultraviolet lightsource for investigations of femtosecond to attosecond dynamics in gas and condensed phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tcherbakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Hergott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2011-2029. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00752-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03924151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme-ultraviolet fine structure and variability associated with coronal rain revealed by Solar Orbiter/EUI HRI&amp;lt;SUB&amp;gt;EUV&amp;lt;/SUB&amp;gt; and SPICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. Chitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, A112 (30p.). </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04195443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the determination of photoabsorption from transmittance measurements in the extreme ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Alameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gullikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.461333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al/Mo/SiC multilayer diffraction gratings with broadband efficiency in the extreme ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (21), pp.38319. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.468568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter EUI instrument: The Extreme Ultraviolet Imager (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936663e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, structural and aging properties of Al/Sc-based multilayers for the extreme ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Gullikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 735, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory grazing-incidence X-ray fluorescence spectroscopy as an analytical tool for the investigation of sub-nanometer CrSc multilayer water window optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Szwedowski-Rammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hönicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Waldschläger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 174, pp.105995. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2020.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency Al/Sc-based multilayer coatings in the EUV wavelength range above 40 nanometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gullikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.869-872. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.384734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter EUI instrument: The Extreme Ultraviolet Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Ilakovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.593 - 601. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Ag/Y Mirrors for the Spectral Range of 9–11 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kvashennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yu. Zuev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Polkovnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Salashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chkhalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (11), pp.1684-1687. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063784219110161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Special Section on X-ray and Extreme Ultraviolet Multilayer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Pelizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.516 - 517. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Multilayer Reflective Coatings for λ(HeI) = 58.4 nm for the KORTES Solar Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Polkovnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chkhalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yu. Zuev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063785019020147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Stability and Microstructure Properties of Cr/B4C X-ray Reflective Multilayer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.554 - 561. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical constants of magnetron sputtered Pt thin films with improved accuracy in the N- and O-electronic shell absorption regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Meyer-Ilse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brejnholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (8), pp.085106. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5067366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray optical constants of sputtered chromium thin films with improved accuracy in the L and M absorption edge regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Meyer-Ilse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (3), pp.035107. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5027488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oxidation processes in Mo/Be multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chkhalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drozdov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pariev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (7), pp.075202. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Cr/Sc-based multilayer reflecting mirrors using soft x-ray reflectivity and standing wave-enhanced x-ray fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.117101. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.56.11.117101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-reflectance magnetron-sputtered scandium-based x-ray multilayer mirrors for the water window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dennetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (10), pp.1927-1930. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines in periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Ilakovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vickridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 386 (1), pp.39 - 43. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374375v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr/Sc multilayer radiator for parametric EUV radiation in “water-window” spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Uglov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Kaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Kubankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 732, pp.012017. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/732/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LUCIA beamline at SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.635 - 640. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577516000746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr/B4C multilayer mirrors: Study of interfaces and X-ray reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (12), pp.125307. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase measurement of soft x-ray multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nannarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (19), pp.4412-4415. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.004412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam sputtered aluminum based multilayer mirrors for extreme ultraviolet solar imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 552, pp.62 - 67. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute radiant power measurement for the Au M lines of laser-plasma using a calibrated broadband soft X-ray spectrometer with flat-spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (1), pp.013503. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4846915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of subnanometric layers by grazing incidence X-ray reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 556, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency B_4C/Mo_2C alternate multilayer grating for monochromators in the photon energy range from 07 to 34 keV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krumrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (7), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.002141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental studies of broadband phase-controlled attosecond mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray broadband Ni/SiC multilayers: improvement with W barrier layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (21), pp.25853-25865. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.025853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency multilayer gratings for monochromators in the energy range from 500 eV to 2500 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ohresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425 (15), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/425/15/152012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to focus an attosecond pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Maximilian Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.2506-2520. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.002506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation for B4C/Mo2C multilayer deposition of alternate multilayer gratings with high efficiency in the 0.5-2.5 keV energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425 (15), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/425/15/152007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray properties and interface study of B4C/Mo and B4C/Mo2C periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (1), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7560-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular frame photoemission in dissociative ionization of H-2 and D-2 induced by high harmonic generation femtosecond XUV pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geleoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Veyrinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hergott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.194013. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/45/19/194013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of X-ray non-periodic multilayer mirrors: Apodization and shaping of their spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 680, pp.69-74. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping of single-cycle sub-50-attosecond pulses with multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.023040. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/023040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the attosecond synchronization of XUV radiation with phase-optimized mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.3809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration of ultrashort pulses in the presence of spatio-temporal coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (18), pp.17357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of EUV periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.-S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.338. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of supermirrors for (2-10 keV) high resolution X-ray plasmas diagnostic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 621 (1-3), pp.242-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Al/Mo/SiC multilayers with high reflectivity for extreme ultraviolet light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Hui Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.20019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Al-based multilayer optics for EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ménesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.111. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5445-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal distortions of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.1395. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.001395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Galtayries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6-7), pp.653-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic multilayer mirrors for efficient broadband reflection in the extreme ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ménesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.305 - 309. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5400-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01833254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy multi-criteria evaluation method for designing fashion oriented industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 ((12)), pp. 1277-1285. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-009-0496-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal frequency conversion extreme ultraviolet interferometer using mutual coherence properties of two high-order-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tortora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (11), pp.113102. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3257676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar and galactic environment survey (SAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Burleigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Lapington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 320 (1-3), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-008-9792-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar And Galactic Environment survey (SAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Cruddace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.169-191. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9105-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance of two-channel EUV multilayer mirrors with enhanced spectral selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycles, interface chemistry and optical performance of Mg/SiC multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 603 (2), pp.407-411. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Earth Connection Coronal and Heliospheric Investigation (SECCHI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Newmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Socker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136, pp.67-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two channel multilayer mirrors for astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281 (11), pp.3032-3035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray spectroscopic application of Cr/Sc periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.234104. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and optimization of magnetron sputtered Sc/Si multilayers for extreme ultraviolet optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (4), pp.719-725. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-007-4041-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601 (11), pp.2315-2322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin multilayers characterization by grazing X-ray reflectometry and use of Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1), pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive X-ray study of the interphases in Mo/Si and Mo/B4C/Si/B4C multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 514 (1-2), pp.278-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of normal incidence three component multilayer mirrors in the range 20 nm - 40 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (3), pp.384-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of XUV beam splitter flatness for use on a Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanbostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034604223114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La/B4C small period multilayer interferential mirrors for the analysis of boron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Michaelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wiesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (3), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of stress variation in silicon nitride films deposited by electron cyclotron resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lapeyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hollinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (5), pp.1962-1970. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.1776179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray multilayer monochromator with enhanced performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Benbalagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barchewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (1), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.000239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-ultraviolet beam splitters for the Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (28), pp.5905-5912. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density plasma deposition of device quality silicon nitride. II. Effects of thickness on the electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene A. Irene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (4), pp.1430-1434. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.591100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma enhanced chemical vapour deposition of silica thin films in an integrated distributed electron cyclotron resonance reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Drévillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement d'une approche par compétences : comment transformer de façon collégiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025 - Écosystèmes de formation - Pour quelle(s) transformation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive index measurements with improved accuracy for EUV/x-ray multilayer optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of Cr/Sc-based multilayer coatings for water window applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al/Mo/SiC multilayer gratings with braodband efficiency for EUV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H.K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET OOE du CNES; Société Française d'Optique, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation de revêtements multicouches apériodiques W/SiC pour les rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolann Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET OOE du CNES; Société Française d'Optique, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Al- and Sc-based EUV multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET OOE du CNES; Société Française d'Optique, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV multilayer coatings for Solar-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinode-13/IPELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the EUV spectral response of the Full Sun Imager aboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTB Seminar - VUV and EUV Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in development of Cr/Sc based reflective multilayer coatings for x-ray applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and characterization of substrates for imaging multilayer X-ray optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Chkhalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Malyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Pestov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Polkovnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Salashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS (Physics of X-Ray and Neutron Multilayer Structures) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and temporal stability of EUV multilayer mirrors with aluminum for wavelength range from 17 to 60 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Symposium "Nanophysics and nanoelectronics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nizhny Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical constants with improved accuracy in the regions of L-, M- N- and O-absorption edges and their impact in multilayer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmassi Farhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer-Ilse Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcklen Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet Kossel dans une multicouche périodique Cr/B4C/Sc sous irradiation par un faisceau de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-Y Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ilakovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumenter et Innover en Chimie Physique pour Préparer l'Avenir, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterisation of multilayer optics for SR, FEL and space applications in EUV and X-ray range (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Symposium "Nanophysics and nanoelectronics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPM RAS (Institute for Physics of Microstructures, Russian Academy of Sciences), Mar 2016, Nizhny Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of efficient and stable Al-based multilayer reflecting coatings for EUV range (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Nov 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un microscope X à revêtements multicouches pour l’imagerie cellulaire dans la fenêtre de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new 1 – 5 keV high efficiency alternate multilayer grating for SOLEIL SIRIUS beamline (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PXRNMS-2016 (Physics of X-Ray and Neutron Multilayer Structures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Enschede, The Netherlands, Nov 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeMOX, a Collaborative facility for Development of High Performance Multilayer Optics (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PXRNMS-2016 (Physics of X-Ray and Neutron Multilayer Structures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Enschede, The Netherlands, Nov 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-based multilayer coatings for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossel X-ray standing-waves within a Cr/B4C/Sc multilayer excited by protons (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Ilakovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vickridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS-2016 Workshop (Physics of X-Ray and Neutron Multilayer Structures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Enschede, The Netherlands, Nov 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XUV multilayer optics for ultrafast science (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific meeting "Ultrafast Dynamics : new opportunities and challenges for Paris-Saclay"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, deposition and metrology of EUV multilayer coatings for SR, FEL and space applications (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">290th PTB-Seminar "VUV and EUV Metrology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PTB (Physikalisch-Technische Bundesanstalt), Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer optics for coherent EUV/X-ray laser sources (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, X-Ray Lasers and Coherent X-Ray Sources: Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.958907, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme UV imager telescope on-board the Solar Orbiter mission: overview of phase C and D (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Solar Physics and Space Weather Instrumentation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96040G, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2185634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer optics for coherent EUV sources (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ELI-ALPS User Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme ultraviolet imager of solar orbiter: optical design and alignment scheme (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, SOLAR PHYSICS AND SPACE WEATHER INSTRUMENTATION VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96040H, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2185631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme UV imager of solar orbiter: from detailed design to flight model (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2014: ultraviolet to gamma ray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.914408, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un microscope X à miroirs dans la fenêtre de l’eau pour l’imagerie cellulaire avec une résolution de 10 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a full-field reflective microscope in the water window for 10nm resolution cellular imaging (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on X-Ray Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Zn X-Ray Laser at PALS Centre, Its Applications in Dense Plasma Probing and Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prokupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL), X-RAY LASERS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.151, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Components for XUV Probing of Laser Driven Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chaulagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.239, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative multilayer coated optics for solar physics (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase characterization of attosecond multilayer mirrors: from EUV to soft x-rays (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2014, San Diego, California, United States. pp.92070K, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2061022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and stable Al-based multilayer reflecting coatings for SR, FEL and astronomy (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEADOW 2013 workshop (MEtrology, Astronomy, Diagnostics and Optics Workshop) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and XUV optics for space telescopes (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Kick-off meeting of COST Action " Advanced X-ray spatial and temporal metrology "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multilayer coatings for solar orbiter EUV imaging telescopes (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Solar Physics and Space Weather Instrumentation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, California, United States. pp.88620A, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2036050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and multi-channel Al-based multilayer systems for space applications in EUV range (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Optoelectronics, Damage to VUV, EUV, and X-ray Optics IV; and EUV and X-ray Optics: Synergy between Laboratory and Space III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.87771C, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations vectorielles dans la photoionisation dissociative de H2 par une harmonique XUV femtoseconde sélectionnée spectralement par des miroirs multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Géléoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, France. pp.01018, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/201301018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral filtering optimization of a measuring channel of an X-ray broadband spectrometer (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Damage to VUV, EUV, and X-ray Optics IV; and EUV and X-ray Optics: Synergy between Laboratory and Space III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libor Juha; Saša Bajt; Richard London; René Hudec; Ladislav Pina, Apr 2013, Pragues, Czech Republic. pp.UNSP 87771B, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2016832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-material Multilayers for Dual-band and Broadband Extreme UV mirrors (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du Soleil et l'optique X/UV: 50 ans de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Biarritz, France. pp.01008, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/201301008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUI instrument on board the Solar Orbiter mission: from breadboard and prototypes to instrument model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, France. pp.844307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique multicouches dans l'extrême ultraviolet pour la physique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Optique et Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage spectral à partir d'un miroir multicouche apériodique dans le cadre du développement d'un spectromètre X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for sub-50-attosecond pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly reflective and stable aluminum-based multilayer mirrors for XUV range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetron sputtered multilayer mirrors for x-rays and EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV multilayer optics for space science and ultrafast science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Thin Film Physics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.888199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des distorsions spatio-temporelles sur la caractérisation d'impulsions attosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées des phénomènes ultrarapides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond pulses shaping with multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T+ project : a tunable parametric laboratory UV source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Int. Symposium RREPS-11, Radiation from Relativistic Electrons in Periodic Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des multicouches B4C/Mo pour la réalisation des réseaux multicouches alternés à efficacité élevée dans le domaine 1-5 KeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.181-185, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie X monochromatique à haute résolution dans un domaine large bande pour le Laser Mégajoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Rosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.193-196, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of super mirrors for high-resolution x-ray LMJ microscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Rosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in X-Ray/EUV Optics and Components VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF Mo/B4C AND Mo2C/B4C MULTILAYER MIRRORS FOR THE ACHIEVEMENT OF ALTERNATE MUTLILAYER GRATINGS WITH HIGH EFFICIENCY IN THE 1-5 KeV ENERGY RANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Symposium on Emerging Technologies for micro-nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo/B4C and Mo2C/B4C Multilayer Stacks for the Achievement of 2D Photonic Crystals with High Efficiency Between 1 and 5 keV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soleil Users Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multicouches à base d'aluminium réalisés par pulvérisation ionique dans le domaine Extrême Ultraviolet pour l'imagerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs multicouches apériodiques à large bande passante (2-10 keV) pour les diagnostics d'imagerie X à haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Rosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.227-231, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond pulses with multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de Filtres Multicouches pour l'Observation du Soleil en EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R&amp;D, Grenoble du 9 au 12 mai 2011 Ecole Thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multilayer thin film filters for the full sun imager on solar orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics and Space Weather Instrumentation IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.81480N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des multicouches B4C/Mo pour la réalisation des réseaux multicouches alternés à efficacité élevée dans le domaine 1-5 keV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multicouches réalisés par pulvérisation ionique à base d'Aluminum dans le domaine Extreme UV pour l'imagerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme d'impulsions sub-50 as par miroirs multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée du GDR Applix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayers systems-based aluminum synthesized by ion beam sputtering for extreme UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV reflectivity and stability of tri-component Al-based multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs multicouches pour les impulsions attosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of attosecond pulses in the presence of spatio-temporal distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for ultrashort pulses in the attosecond domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-based multilayers for space applications in EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference 
-[...19 lines deleted...]
-Physics of X-Ray Multilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multilayer gratings for Solar-C EUV spectro-imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUV and X-ray Optics: Synergy between Laboratory and Space VIII, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12576, pp.1257608, 2023, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in EUV multilayer optics for solar physics and ultra-fast science applications (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Damage and Materials Processing by EUV/X-ray Radiation (XDam8), SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125780, pp.125780F, 2023, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2670923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV refractive index measurements with improved accuracy and their impact in component modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and EUV Nanolithography XXXVI, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12494, pp.1249409, 2023, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2660664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of tabulated optical constants for thin films in the EUV range and application to solar physics multilayer coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VI, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10691, pp.106911U, 2018, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du Soleil et l'optique X/UV: 50 ans de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.01008, 2013, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/201301008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Electronic And Nuclear Dynamics In Dissociative Photoionization Of Molecular Hydrogen and Deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Géléoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Hergott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 388, pp.022015, 2012, Journal of Physics: Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of EUV multilayer gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H.K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of W/SiC aperiodic multilayer coatings for hard X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">317th PTB Seminar VUV and EUV Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient SiC/Mo/Al multilayer gratings for EUV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">317th PTB Seminar VUV and EUV Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimisation of XUV multilayer mirrors for FEL and Synchrotron Radiation facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roulliay Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSEE (FUture of SEeded free Electron lasers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOSANT DE SELECTION SPECTRALE POUR RADIATIONS XUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dehlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3548938B1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Mirrors for Coherent Extreme-Ultraviolet and Soft X-ray Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Canova, L. Poletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Technologies for Extreme-Ultraviolet and Soft X-ray Coherent Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 197, pp.151, 2015, Springer Series in Optical Sciences 978-3-662-47443-3. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47443-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces et optiques multicouches dans le domaine spectral XUV (1 nm à 60 nm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paris-Sud, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs multicouches pour imageurs EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts de films minces SiNx assistés par plasma de haute densité. Etudes corrélées de la phase gazeuse, de l'interface SiNx/InP et de la passivation du transistor bipolaire à hétérojonction InP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paris Sud - Paris XI, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId616"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Delmotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor (University Paris-Saclay, Institut d’Optique Graduate School)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid and Accurate PCR-Based Method for Mating-Type Determination in the Heterothallic Oomycete Plasmopara viticola , the Causal Agent of Grapevine Downy Mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoFrontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTOFR-10-25-0120-SC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At wavelength metrology of high-reflectance multilayer mirror in the water window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (1), pp.013107. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0310891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high transmission tender X-ray monochromator employing a matched pair of multilayer grating and mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577525009968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs interferentiels multicouches pour les impulsions attosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and modeling of high groove density multilayer gratings for EUV spectral range in classical and conical mountings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Takarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.12-. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc/SiC/Al Multilayer Optimization for Li K Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hassebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.956. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14030956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of extreme ultraviolet 4000 lines/mm diffraction gratings coated with periodic and aperiodic Al/Mo/SiC multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.505546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical constants of magnetron sputtered aluminum in the range 17–1300 eV with improved accuracy and ultrahigh resolution in the L absorption edge region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Alameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gullikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.195106. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0233781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of multilayer coatings for a multi-channel Wolter-like x-ray imager with large field of view and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (10), pp.103502. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0165414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAB10: a user-oriented bandwidth-tunable extreme ultraviolet lightsource for investigations of femtosecond to attosecond dynamics in gas and condensed phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tcherbakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Hergott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2011-2029. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00752-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03924151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the disk: EUV coronagraphic observations of the Extreme Ultraviolet Imager on board Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A127. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First perihelion of EUI on the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Aznar Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, A110 (19p.). </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme-ultraviolet fine structure and variability associated with coronal rain revealed by Solar Orbiter/EUI HRI&amp;lt;SUB&amp;gt;EUV&amp;lt;/SUB&amp;gt; and SPICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. Chitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, A112 (30p.). </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04195443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the determination of photoabsorption from transmittance measurements in the extreme ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Alameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gullikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.461333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al/Mo/SiC multilayer diffraction gratings with broadband efficiency in the extreme ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (21), pp.38319. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.468568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter EUI instrument: The Extreme Ultraviolet Imager (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936663e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, structural and aging properties of Al/Sc-based multilayers for the extreme ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Gullikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 735, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency Al/Sc-based multilayer coatings in the EUV wavelength range above 40 nanometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gullikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.869-872. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.384734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter EUI instrument: The Extreme Ultraviolet Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory grazing-incidence X-ray fluorescence spectroscopy as an analytical tool for the investigation of sub-nanometer CrSc multilayer water window optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Szwedowski-Rammert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hönicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Waldschläger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 174, pp.105995. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2020.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Special Section on X-ray and Extreme Ultraviolet Multilayer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Pelizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.516 - 517. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Ag/Y Mirrors for the Spectral Range of 9–11 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kvashennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yu. Zuev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Polkovnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Salashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chkhalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (11), pp.1684-1687. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063784219110161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Ilakovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.593 - 601. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Multilayer Reflective Coatings for λ(HeI) = 58.4 nm for the KORTES Solar Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Polkovnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chkhalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yu. Zuev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063785019020147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Stability and Microstructure Properties of Cr/B4C X-ray Reflective Multilayer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.554 - 561. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical constants of magnetron sputtered Pt thin films with improved accuracy in the N- and O-electronic shell absorption regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Meyer-Ilse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brejnholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (8), pp.085106. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5067366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray optical constants of sputtered chromium thin films with improved accuracy in the L and M absorption edge regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Meyer-Ilse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (3), pp.035107. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5027488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oxidation processes in Mo/Be multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chkhalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drozdov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pariev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (7), pp.075202. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-reflectance magnetron-sputtered scandium-based x-ray multilayer mirrors for the water window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dennetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (10), pp.1927-1930. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Cr/Sc-based multilayer reflecting mirrors using soft x-ray reflectivity and standing wave-enhanced x-ray fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.117101. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.56.11.117101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines in periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Ilakovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vickridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 386 (1), pp.39 - 43. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374375v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr/Sc multilayer radiator for parametric EUV radiation in “water-window” spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Uglov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Kaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Kubankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 732, pp.012017. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/732/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LUCIA beamline at SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.635 - 640. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577516000746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr/B4C multilayer mirrors: Study of interfaces and X-ray reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (12), pp.125307. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase measurement of soft x-ray multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nannarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (19), pp.4412-4415. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.004412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute radiant power measurement for the Au M lines of laser-plasma using a calibrated broadband soft X-ray spectrometer with flat-spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (1), pp.013503. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4846915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam sputtered aluminum based multilayer mirrors for extreme ultraviolet solar imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 552, pp.62 - 67. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency B_4C/Mo_2C alternate multilayer grating for monochromators in the photon energy range from 07 to 34 keV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krumrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (7), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.002141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of subnanometric layers by grazing incidence X-ray reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 556, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental studies of broadband phase-controlled attosecond mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray broadband Ni/SiC multilayers: improvement with W barrier layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (21), pp.25853-25865. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.025853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency multilayer gratings for monochromators in the energy range from 500 eV to 2500 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ohresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425 (15), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/425/15/152012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to focus an attosecond pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Maximilian Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.2506-2520. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.002506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation for B4C/Mo2C multilayer deposition of alternate multilayer gratings with high efficiency in the 0.5-2.5 keV energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425 (15), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/425/15/152007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray properties and interface study of B4C/Mo and B4C/Mo2C periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (1), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7560-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular frame photoemission in dissociative ionization of H-2 and D-2 induced by high harmonic generation femtosecond XUV pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geleoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Veyrinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hergott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.194013. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/45/19/194013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of X-ray non-periodic multilayer mirrors: Apodization and shaping of their spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 680, pp.69-74. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping of single-cycle sub-50-attosecond pulses with multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.023040. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/023040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the attosecond synchronization of XUV radiation with phase-optimized mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.3809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration of ultrashort pulses in the presence of spatio-temporal coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (18), pp.17357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of EUV periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.-S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.338. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Al/Mo/SiC multilayers with high reflectivity for extreme ultraviolet light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Hui Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.20019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of supermirrors for (2-10 keV) high resolution X-ray plasmas diagnostic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 621 (1-3), pp.242-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Al-based multilayer optics for EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ménesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.111. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5445-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal distortions of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.1395. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.001395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Galtayries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6-7), pp.653-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic multilayer mirrors for efficient broadband reflection in the extreme ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ménesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.305 - 309. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5400-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01833254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy multi-criteria evaluation method for designing fashion oriented industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 ((12)), pp. 1277-1285. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-009-0496-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar and galactic environment survey (SAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Burleigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Lapington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 320 (1-3), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-008-9792-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal frequency conversion extreme ultraviolet interferometer using mutual coherence properties of two high-order-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tortora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (11), pp.113102. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3257676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar And Galactic Environment survey (SAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Cruddace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.169-191. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9105-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance of two-channel EUV multilayer mirrors with enhanced spectral selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Earth Connection Coronal and Heliospheric Investigation (SECCHI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Newmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Socker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136, pp.67-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycles, interface chemistry and optical performance of Mg/SiC multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 603 (2), pp.407-411. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two channel multilayer mirrors for astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281 (11), pp.3032-3035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray spectroscopic application of Cr/Sc periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.234104. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and optimization of magnetron sputtered Sc/Si multilayers for extreme ultraviolet optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (4), pp.719-725. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-007-4041-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601 (11), pp.2315-2322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin multilayers characterization by grazing X-ray reflectometry and use of Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1), pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive X-ray study of the interphases in Mo/Si and Mo/B4C/Si/B4C multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 514 (1-2), pp.278-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of normal incidence three component multilayer mirrors in the range 20 nm - 40 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (3), pp.384-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of XUV beam splitter flatness for use on a Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanbostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034604223114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La/B4C small period multilayer interferential mirrors for the analysis of boron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Michaelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wiesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (3), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of stress variation in silicon nitride films deposited by electron cyclotron resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lapeyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hollinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (5), pp.1962-1970. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.1776179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray multilayer monochromator with enhanced performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Benbalagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barchewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (1), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.000239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-ultraviolet beam splitters for the Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (28), pp.5905-5912. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density plasma deposition of device quality silicon nitride. II. Effects of thickness on the electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene A. Irene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (4), pp.1430-1434. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.591100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma enhanced chemical vapour deposition of silica thin films in an integrated distributed electron cyclotron resonance reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Drévillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement d'une approche par compétences : comment transformer de façon collégiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025 - Écosystèmes de formation - Pour quelle(s) transformation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive index measurements with improved accuracy for EUV/x-ray multilayer optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of Cr/Sc-based multilayer coatings for water window applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al/Mo/SiC multilayer gratings with braodband efficiency for EUV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H.K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET OOE du CNES; Société Française d'Optique, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation de revêtements multicouches apériodiques W/SiC pour les rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolann Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET OOE du CNES; Société Française d'Optique, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Al- and Sc-based EUV multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET OOE du CNES; Société Française d'Optique, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV multilayer coatings for Solar-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinode-13/IPELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the EUV spectral response of the Full Sun Imager aboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTB Seminar - VUV and EUV Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and characterization of substrates for imaging multilayer X-ray optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Chkhalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Malyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Pestov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Polkovnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Salashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS (Physics of X-Ray and Neutron Multilayer Structures) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratings for VUV to X-ray applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akarid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in development of Cr/Sc based reflective multilayer coatings for x-ray applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and temporal stability of EUV multilayer mirrors with aluminum for wavelength range from 17 to 60 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Symposium "Nanophysics and nanoelectronics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nizhny Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical constants with improved accuracy in the regions of L-, M- N- and O-absorption edges and their impact in multilayer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmassi Farhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer-Ilse Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcklen Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Charles Fabry, Institut d'Optique Graduate School, Université Paris-Saclay; Laboratoire de Chimie Physique Matière et Rayonnement, Sorbonne Université; CNRS, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet Kossel dans une multicouche périodique Cr/B4C/Sc sous irradiation par un faisceau de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-Y Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ilakovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumenter et Innover en Chimie Physique pour Préparer l'Avenir, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new 1 – 5 keV high efficiency alternate multilayer grating for SOLEIL SIRIUS beamline (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PXRNMS-2016 (Physics of X-Ray and Neutron Multilayer Structures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Enschede, The Netherlands, Nov 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un microscope X à revêtements multicouches pour l’imagerie cellulaire dans la fenêtre de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterisation of multilayer optics for SR, FEL and space applications in EUV and X-ray range (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Symposium "Nanophysics and nanoelectronics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPM RAS (Institute for Physics of Microstructures, Russian Academy of Sciences), Mar 2016, Nizhny Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of efficient and stable Al-based multilayer reflecting coatings for EUV range (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Nov 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeMOX, a Collaborative facility for Development of High Performance Multilayer Optics (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PXRNMS-2016 (Physics of X-Ray and Neutron Multilayer Structures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Enschede, The Netherlands, Nov 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-based multilayer coatings for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossel X-ray standing-waves within a Cr/B4C/Sc multilayer excited by protons (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Ilakovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vickridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS-2016 Workshop (Physics of X-Ray and Neutron Multilayer Structures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Enschede, The Netherlands, Nov 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XUV multilayer optics for ultrafast science (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific meeting "Ultrafast Dynamics : new opportunities and challenges for Paris-Saclay"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, deposition and metrology of EUV multilayer coatings for SR, FEL and space applications (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">290th PTB-Seminar "VUV and EUV Metrology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PTB (Physikalisch-Technische Bundesanstalt), Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer optics for coherent EUV/X-ray laser sources (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, X-Ray Lasers and Coherent X-Ray Sources: Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.958907, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme UV imager telescope on-board the Solar Orbiter mission: overview of phase C and D (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Solar Physics and Space Weather Instrumentation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96040G, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2185634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme ultraviolet imager of solar orbiter: optical design and alignment scheme (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, SOLAR PHYSICS AND SPACE WEATHER INSTRUMENTATION VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96040H, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2185631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer optics for coherent EUV sources (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ELI-ALPS User Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a full-field reflective microscope in the water window for 10nm resolution cellular imaging (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on X-Ray Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un microscope X à miroirs dans la fenêtre de l’eau pour l’imagerie cellulaire avec une résolution de 10 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme UV imager of solar orbiter: from detailed design to flight model (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2014: ultraviolet to gamma ray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.914408, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Zn X-Ray Laser at PALS Centre, Its Applications in Dense Plasma Probing and Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prokupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL), X-RAY LASERS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.151, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative multilayer coated optics for solar physics (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Components for XUV Probing of Laser Driven Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chaulagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.239, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase characterization of attosecond multilayer mirrors: from EUV to soft x-rays (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2014, San Diego, California, United States. pp.92070K, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2061022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and multi-channel Al-based multilayer systems for space applications in EUV range (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Optoelectronics, Damage to VUV, EUV, and X-ray Optics IV; and EUV and X-ray Optics: Synergy between Laboratory and Space III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.87771C, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and XUV optics for space telescopes (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Kick-off meeting of COST Action " Advanced X-ray spatial and temporal metrology "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and stable Al-based multilayer reflecting coatings for SR, FEL and astronomy (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEADOW 2013 workshop (MEtrology, Astronomy, Diagnostics and Optics Workshop) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multilayer coatings for solar orbiter EUV imaging telescopes (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Solar Physics and Space Weather Instrumentation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, California, United States. pp.88620A, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2036050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral filtering optimization of a measuring channel of an X-ray broadband spectrometer (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Damage to VUV, EUV, and X-ray Optics IV; and EUV and X-ray Optics: Synergy between Laboratory and Space III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libor Juha; Saša Bajt; Richard London; René Hudec; Ladislav Pina, Apr 2013, Pragues, Czech Republic. pp.UNSP 87771B, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2016832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations vectorielles dans la photoionisation dissociative de H2 par une harmonique XUV femtoseconde sélectionnée spectralement par des miroirs multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Géléoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, France. pp.01018, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/201301018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-material Multilayers for Dual-band and Broadband Extreme UV mirrors (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du Soleil et l'optique X/UV: 50 ans de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Biarritz, France. pp.01008, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/201301008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for sub-50-attosecond pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage spectral à partir d'un miroir multicouche apériodique dans le cadre du développement d'un spectromètre X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUI instrument on board the Solar Orbiter mission: from breadboard and prototypes to instrument model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Halain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, France. pp.844307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique multicouches dans l'extrême ultraviolet pour la physique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Optique et Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly reflective and stable aluminum-based multilayer mirrors for XUV range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des multicouches B4C/Mo pour la réalisation des réseaux multicouches alternés à efficacité élevée dans le domaine 1-5 keV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multicouches réalisés par pulvérisation ionique à base d'Aluminum dans le domaine Extreme UV pour l'imagerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond pulses with multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de Filtres Multicouches pour l'Observation du Soleil en EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R&amp;D, Grenoble du 9 au 12 mai 2011 Ecole Thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multilayer thin film filters for the full sun imager on solar orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics and Space Weather Instrumentation IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.81480N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo/B4C and Mo2C/B4C Multilayer Stacks for the Achievement of 2D Photonic Crystals with High Efficiency Between 1 and 5 keV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soleil Users Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multicouches à base d'aluminium réalisés par pulvérisation ionique dans le domaine Extrême Ultraviolet pour l'imagerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF Mo/B4C AND Mo2C/B4C MULTILAYER MIRRORS FOR THE ACHIEVEMENT OF ALTERNATE MUTLILAYER GRATINGS WITH HIGH EFFICIENCY IN THE 1-5 KeV ENERGY RANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Symposium on Emerging Technologies for micro-nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs multicouches apériodiques à large bande passante (2-10 keV) pour les diagnostics d'imagerie X à haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Rosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.227-231, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV multilayer optics for space science and ultrafast science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Thin Film Physics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.888199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des multicouches B4C/Mo pour la réalisation des réseaux multicouches alternés à efficacité élevée dans le domaine 1-5 KeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.181-185, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond pulses shaping with multilayer mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie X monochromatique à haute résolution dans un domaine large bande pour le Laser Mégajoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Rosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.193-196, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T+ project : a tunable parametric laboratory UV source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Int. Symposium RREPS-11, Radiation from Relativistic Electrons in Periodic Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetron sputtered multilayer mirrors for x-rays and EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des distorsions spatio-temporelles sur la caractérisation d'impulsions attosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées des phénomènes ultrarapides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of super mirrors for high-resolution x-ray LMJ microscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dennetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Rosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in X-Ray/EUV Optics and Components VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme d'impulsions sub-50 as par miroirs multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée du GDR Applix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV reflectivity and stability of tri-component Al-based multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayers systems-based aluminum synthesized by ion beam sputtering for extreme UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, deposition and characterization of multilayer mirrors for ultrashort pulses in the attosecond domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs multicouches pour les impulsions attosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO : journée club couches minces optiques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of attosecond pulses in the presence of spatio-temporal distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optiques pour les impulsions attosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-based multilayers for space applications in EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference 
+on the 
+Physics of X-RayMultilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Big Sky Resort (Montana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical metrology of multilayer mirrors for attosecond light pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal manipulation of attosecond pulses with mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole XFel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spatio-temporal manipulation of attosecond pulses with mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer X-ray gratings with high efficiency in the 1-5 keV energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference 
+on the 
+Physics of X-Ray Multilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, big Sky Resort (Montana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ménesguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference 
+on the 
+Physics of X-RayMultilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Big Sky Resort (Montana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth and surface characterization of Al/Mo/SiC multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference 
+on the 
+Physics of X-RayMultilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Big Sky Resort (Montana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical components for attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saclay Laser Interaction Center workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond pulse manipulations with XUV mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Strong-Field and Attosecond Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-based multilayer optics for space applications in EUV range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-ray Optics Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Chernogolovka, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrations et durée d'impulsion dans le domaine attoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique "sources laser et photoniques SLP2010" du réseau Algérien d'optique NOUR21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of geometric aberrations on XUV attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th International conference on Vacuum Ultraviolet and X-ray Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermirrors for 1-10 keV for high resolution X-ray Imaging plasma diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Rosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference 
+on the 
+Physics of X-RayMultilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Big Sky Resort (Montana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, chemical, and depth characterization of Al/SiC periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Hui Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUV and X-Ray Optics: Synergy between Laboratory and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.73600, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité thermique des performances spectrales de miroirs EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, dourdan, France. pp.183, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer mirrors for attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UltraFast Optics (UFO VII) and High Field Short Wavelength (HFSW XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution of Mg/SiC multilayers upon annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference 
+on the 
+Physics of X-Ray Multilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, big Sky Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two channel EUV mirror for solar missions: design, performances and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference 
+on the 
+Physics of X-Ray Multilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer optics development for space, laser and synchrotron applications in EUV range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Synchrotron Radiation Conference SR-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV near normal incidence collector development at SAGEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mercier-Ythier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging lithographic technologies XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, San José, United States. pp.692135, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.787620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New views of the sun with EUVI and the future of multilayers for solar physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Physics of X-Ray Multilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Big Sky Resort, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches à base d'Aluminium pour l'EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of B4C diffusion barrier on the thermal behavior of Sc/Si multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference 
+on the 
+Physics of X-Ray Multilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results in solar imaging using ion beam sputtered multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference 
+on the 
+Physics of X-Ray Multilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved spectral purity of EUV multilayer mirrors with optimized SiO2 top layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference 
+on the 
+Physics of X-Ray Multilayer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HECOR: a HElium CORonagraphy aboard the Herschel sounding rocket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rouesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering + Applications, Proceedings Volume 6689, Solar Physics and Space Weather Instrumentation II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.66890A, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.751447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of EUV multilayer gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H.K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of W/SiC aperiodic multilayer coatings for hard X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">317th PTB Seminar VUV and EUV Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient SiC/Mo/Al multilayer gratings for EUV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">317th PTB Seminar VUV and EUV Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimisation of XUV multilayer mirrors for FEL and Synchrotron Radiation facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roulliay Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSEE (FUture of SEeded free Electron lasers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of EUV multilayers and filters for solar physics and evaluation of tabulated optical constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien De Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PXRNMS (Physics of X-ray and Neutron Multilayer Structures) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multilayer gratings for Solar-C EUV spectro-imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Capitanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUV and X-ray Optics: Synergy between Laboratory and Space VIII, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12576, pp.1257608, 2023, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in EUV multilayer optics for solar physics and ultra-fast science applications (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Damage and Materials Processing by EUV/X-ray Radiation (XDam8), SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125780, pp.125780F, 2023, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2670923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUV refractive index measurements with improved accuracy and their impact in component modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Papagiannouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Salmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and EUV Nanolithography XXXVI, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12494, pp.1249409, 2023, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2660664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of tabulated optical constants for thin films in the EUV range and application to solar physics multilayer coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rebellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Meltchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régina Soufli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VI, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10691, pp.106911U, 2018, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du Soleil et l'optique X/UV: 50 ans de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.01008, 2013, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/201301008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Electronic And Nuclear Dynamics In Dissociative Photoionization Of Molecular Hydrogen and Deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Géléoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Hergott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 388, pp.022015, 2012, Journal of Physics: Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, conception, and metrology of EUV mirrors for aggressive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Optics and Optoelectronics, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6586, pp.65860X, 2007, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.723483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOSANT DE SELECTION SPECTRALE POUR RADIATIONS XUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dehlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3548938B1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Mirrors for Coherent Extreme-Ultraviolet and Soft X-ray Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourassin-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Canova, L. Poletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Technologies for Extreme-Ultraviolet and Soft X-ray Coherent Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 197, pp.151, 2015, Springer Series in Optical Sciences 978-3-662-47443-3. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47443-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces et optiques multicouches dans le domaine spectral XUV (1 nm à 60 nm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paris-Sud, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs multicouches pour imageurs EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts de films minces SiNx assistés par plasma de haute densité. Etudes corrélées de la phase gazeuse, de l'interface SiNx/InP et de la passivation du transistor bipolaire à hétérojonction InP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paris Sud - Paris XI, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId634"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -206,51 +206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536209v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sokolov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Capitanio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310891" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dennetiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525009968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hisham K. Mahmoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Takarit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alameda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Salmassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gullikson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04355822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14030956" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghmans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumesnil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Halain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berghmans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Antolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Aznar Cuadrado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meltchakov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Troussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolliou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Chitta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parenti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03970030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.461333" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468568" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03970038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rebellato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Soufli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Gullikson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138873" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.384734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03345734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kvashennikov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Zuev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polkovnikov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salashchenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkhalo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784219110161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Pelizzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16469" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03349794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785019020147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Walton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16480" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03349801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Meyer-Ilse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brejnholt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067366" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nechay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drozdov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garakhin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pariev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burcklen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rossi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denneti&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capitanio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001927" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Uglov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Kaplin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kubankin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/732/1/012017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516000746" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NWBXCDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Burcklen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soufli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dennetiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Polack" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Capitanio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01202422v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nannarone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;rome" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157538v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emprin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oudot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846915" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soulli&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Stemmler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.01.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lagarde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krumrey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bridou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002141" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00954737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth English" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.025853" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lagarde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/15/152012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00787226v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Maximilian Mang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002506" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/15/152007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820770v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lagarde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Polack" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7560-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9R1QZCRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geleoc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veyrinas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/19/194013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2E39410EF9FDFAC9425CB1A343FBE1AEA252119/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Troussel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.04.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FTWSMBS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674355v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihuan Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Diveki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. English" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Stephens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00557554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00542261v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5445-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RW95WRW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00555837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001395" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01833254v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5400-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1CR7TTW2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koehl" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0496-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23GZHS43-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stabile" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tortora" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257676" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368686v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barstow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Burleigh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bannister" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lapington" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kowalski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-008-9792-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DF29H8N3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Cruddace" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Wood" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auchere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9105-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648706v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Howard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Moses" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vourlidas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Newmark" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Socker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575883v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575878v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hardouin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821379" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288811v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ravet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4041-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP84FSTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575784v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522774v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faivre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604223114" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F3WXTDKD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232846v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michaelsen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiesmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bridou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.793" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00880990v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lapeyrade" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hollinger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1776179" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00874234v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barchewitz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000239" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875413v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005905" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903605v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hugon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Agius" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A. Irene" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.591100" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915369v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;villon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rostaing" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549949v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiannouli" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549934v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Papagiannouli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550100v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.K. Mahmoud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550124v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Ravinet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejars" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550088v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02954186v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Zhang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02954180v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549859v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549844v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Chkhalo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Malyshev" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Pestov" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Polkovnikov" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Salashchenko" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549026v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmassi Farhad" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer-Ilse Julia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcklen Catherine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933214v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y Wu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ilakovac" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685587v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685646v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788871v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686279v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686295v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788849v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686684v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743889v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685560v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188048" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703316v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renotte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermans" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185634" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703298v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halain" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzoli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meining" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185631" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703175v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055207" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157595v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157568v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703245v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prokupek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dostal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_24" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684597v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stehle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Champion" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barroso" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_39" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685544v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684658v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061022" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685499v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820758v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684311v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036050" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684329v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017058" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820818v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/201301018" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157535v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Emprin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016832" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685527v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702296v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/201301008" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820810v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820753v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768404v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00711993v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712001v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625022v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600991v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888199" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00633788v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Stephens" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626849v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Diveki" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625009v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600710v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600930v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dennetiere" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Rosch" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reverdin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011027" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625024v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600938v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600997v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600936v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011037" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600934v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011034" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00638158v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625007v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morinaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625004v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600996v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600993v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00641581v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625021v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625019v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600994v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626833v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625017v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598048v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598049v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598051v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600941v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guenot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600693v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011005" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598042v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Idir" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600957v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Wang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598037v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598045v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661766v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601017v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598040v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661767v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661774v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820913" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598058v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinchet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009030" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575975v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814125v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier-Ythier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bozec" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rinchet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787620" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661764v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575971v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Dong" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575969v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814114v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661781v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575961v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575958v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575965v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475985v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665459" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475988v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2660664" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831736v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Soufli" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313346" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820821v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820814v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J Picard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carr&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549976v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475990v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475991v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548980v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulliay Marc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475989v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684757v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47443-3_8" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00490892v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648743v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00430327v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05610177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dussert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyomar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-25-0120-SC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sokolov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Capitanio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dennetiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525009968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hisham K. Mahmoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Takarit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14030956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04355822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alameda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Salmassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gullikson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233781" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meltchakov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Troussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Do" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghmans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumesnil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Halain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berghmans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Antolin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Aznar Cuadrado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245586" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolliou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Chitta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03970030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.461333" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468568" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03970038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rebellato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Soufli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Gullikson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138873" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.384734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Pelizzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16469" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03345734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kvashennikov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Zuev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polkovnikov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salashchenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkhalo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784219110161" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03349794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785019020147" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Walton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16480" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03349801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Meyer-Ilse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brejnholt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027488" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nechay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drozdov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garakhin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pariev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burcklen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rossi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denneti&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capitanio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001927" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Uglov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Kaplin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kubankin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/732/1/012017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516000746" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NWBXCDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Burcklen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soufli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dennetiere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Polack" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Capitanio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944723" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01202422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nannarone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004412" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emprin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oudot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846915" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;rome" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krumrey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bridou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002141" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soulli&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Stemmler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.01.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00954737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth English" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.025853" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684355v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lagarde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/15/152012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00787226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Maximilian Mang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002506" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/15/152007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lagarde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Polack" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7560-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9R1QZCRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geleoc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veyrinas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/19/194013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2E39410EF9FDFAC9425CB1A343FBE1AEA252119/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Troussel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.04.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FTWSMBS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihuan Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023040" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Diveki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. English" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Stephens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00557554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648599v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00542261v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5445-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RW95WRW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00555837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001395" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01833254v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5400-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1CR7TTW2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koehl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0496-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23GZHS43-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368686v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barstow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Burleigh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bannister" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lapington" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kowalski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-008-9792-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DF29H8N3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515309v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stabile" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tortora" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257676" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Cruddace" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Wood" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auchere" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9105-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561341v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648706v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Howard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Moses" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vourlidas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Newmark" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Socker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575883v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575878v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hardouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821379" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288811v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ravet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4041-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP84FSTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575784v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575779v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575801v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522774v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faivre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604223114" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F3WXTDKD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232846v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michaelsen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiesmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bridou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.793" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00880990v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lapeyrade" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hollinger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1776179" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00874234v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barchewitz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000239" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875413v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005905" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903605v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hugon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Agius" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A. Irene" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.591100" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915369v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;villon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rostaing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549949v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiannouli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549934v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Papagiannouli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550100v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.K. Mahmoud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550124v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Ravinet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejars" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550088v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02954186v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Zhang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02954180v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549844v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Chkhalo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Malyshev" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Pestov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Polkovnikov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Salashchenko" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549873v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akarid" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549859v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840239v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549026v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmassi Farhad" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer-Ilse Julia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcklen Catherine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933214v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y Wu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ilakovac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686279v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788871v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685587v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685646v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686295v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788849v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686684v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743889v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685560v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188048" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703316v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renotte" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermans" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185634" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703298v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halain" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzoli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meining" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185631" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743895v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157568v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157595v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703175v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055207" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703245v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prokupek" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dostal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_24" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685544v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684597v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stehle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Champion" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barroso" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_39" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684658v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061022" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684329v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017058" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820758v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685499v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684311v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036050" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157535v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Emprin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016832" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820818v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/201301018" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685527v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702296v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/201301008" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00711993v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768404v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820810v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820753v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712001v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600996v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600993v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00638158v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Diveki" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625007v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morinaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625004v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600997v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600936v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011037" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600938v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600934v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Rosch" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011034" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600991v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888199" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600710v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626849v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600930v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dennetiere" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reverdin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011027" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625009v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625022v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00633788v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Stephens" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625024v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00641581v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625019v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625021v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625017v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600994v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626833v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600693v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011005" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598048v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598049v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600941v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guenot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598051v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598042v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Idir" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598037v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598045v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600957v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Wang" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00601017v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661767v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661766v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598052v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598040v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661774v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820913" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598058v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinchet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009030" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575975v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575971v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Dong" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575969v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661764v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814125v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier-Ythier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bozec" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rinchet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787620" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814114v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661781v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575961v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575965v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575958v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04338893v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moses" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouesnel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moalic" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.751447" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549976v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475990v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475991v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548980v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulliay Marc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549909v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien De Rossi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475985v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665459" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475988v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2660664" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831736v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Soufli" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313346" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820821v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820814v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J Picard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carr&#233;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04523071v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.723483" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475989v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684757v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47443-3_8" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00490892v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648743v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00430327v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>