--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -2185,165 +2185,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place Amédée-Larrieu: un rare ensemble Art Nouveau signé Edouard Bauhain, Raymond Barbaud et Raoul Verlet</w:t>
+                <w:t xml:space="preserve">La place Amédée-Larrieu, un rare ensemble Art Nouveau signé Edouard Bauhain, Raymond Barbaud et Raoul Verlet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, t. CIII, pp.263-282</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, CIII, pp.263-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656095v1</w:t>
+                <w:t xml:space="preserve">halshs-01908587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place Amédée-Larrieu, un rare ensemble Art Nouveau signé Edouard Bauhain, Raymond Barbaud et Raoul Verlet.</w:t>
+                <w:t xml:space="preserve">La place Amédée-Larrieu: un rare ensemble Art Nouveau signé Edouard Bauhain, Raymond Barbaud et Raoul Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, CIII, pp.263-282</w:t>
+              <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, t. CIII, pp.263-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908587v1</w:t>
+                <w:t xml:space="preserve">hal-01656095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église Saint-Crépin-et-Saint-Crépinien à Soissons et ses vitraux (1959-1965)</w:t>
               </w:r>
@@ -2474,174 +2474,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un palace parisien sur la rive gauche. L'Hôtel Lutétia, tradition ou innovation architecturale?</w:t>
+                <w:t xml:space="preserve">La faculté des sciences de Bordeaux. René-André Coulon, architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654951v1</w:t>
+                <w:t xml:space="preserve">hal-01637332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faculté des sciences de Bordeaux. René-André Coulon, architecte</w:t>
+                <w:t xml:space="preserve">Un palace parisien sur la rive gauche. L'Hôtel Lutétia, tradition ou innovation architecturale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.73-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/insitu.932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637332v1</w:t>
+                <w:t xml:space="preserve">hal-01654951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faculté des sciences de Bordeaux, René-André Coulon architecte</w:t>
               </w:r>
@@ -2690,165 +2690,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01908574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que cache le n°1 de la rue Danton? Hennebique ou le béton en représentation</w:t>
+                <w:t xml:space="preserve">Que cache le n°1 de la rue Danton? Hennebique, le béton armé comme raison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23, pp.187-207</w:t>
+              <w:t xml:space="preserve">, 2010, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637329v1</w:t>
+                <w:t xml:space="preserve">halshs-01908592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que cache le n°1 de la rue Danton? Hennebique, le béton armé comme raison.</w:t>
+                <w:t xml:space="preserve">Que cache le n°1 de la rue Danton? Hennebique ou le béton en représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23</w:t>
+              <w:t xml:space="preserve">, 2010, 23, pp.187-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908592v1</w:t>
+                <w:t xml:space="preserve">hal-01637329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillet et le gothique moderne L'architecture religieuse des Trente Glorieuses</w:t>
               </w:r>
@@ -3112,164 +3112,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre-Dame de Royan. Guillaume Gillet et le gothique moderne</w:t>
+                <w:t xml:space="preserve">Maurice Novarina, architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Le Festin, 2012, Royan Patrimoine, 978-2-36062-054-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CAUE de Haute-Savoie, 2012, Portrait, 978-2-910618-17-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772035v1</w:t>
+                <w:t xml:space="preserve">hal-01772040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Novarina, architecte</w:t>
+                <w:t xml:space="preserve">Notre-Dame de Royan. Guillaume Gillet et le gothique moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Festin, 2012, Royan Patrimoine, 978-2-36062-054-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bonnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01772040v1</w:t>
+                <w:t xml:space="preserve">hal-01772035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3594,51 +3594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11243" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecoeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11243" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecoeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>