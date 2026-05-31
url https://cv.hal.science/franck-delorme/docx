--- v1 (2026-05-02)
+++ v2 (2026-05-31)
@@ -2185,463 +2185,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place Amédée-Larrieu, un rare ensemble Art Nouveau signé Edouard Bauhain, Raymond Barbaud et Raoul Verlet.</w:t>
+                <w:t xml:space="preserve">L'église Saint-Crépin et Saint-Crépinien à Soissons et ses vitraux (1959-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, CIII, pp.263-282</w:t>
+              <w:t xml:space="preserve">Le Point Riche, Bulletin de l'association des amis de Louis Mazetier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908587v1</w:t>
+                <w:t xml:space="preserve">hal-01654950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place Amédée-Larrieu: un rare ensemble Art Nouveau signé Edouard Bauhain, Raymond Barbaud et Raoul Verlet</w:t>
+                <w:t xml:space="preserve">La place Amédée-Larrieu, un rare ensemble Art Nouveau signé Edouard Bauhain, Raymond Barbaud et Raoul Verlet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, t. CIII, pp.263-282</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, CIII, pp.263-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656095v1</w:t>
+                <w:t xml:space="preserve">halshs-01908587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église Saint-Crépin-et-Saint-Crépinien à Soissons et ses vitraux (1959-1965)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place Amédée-Larrieu: un rare ensemble Art Nouveau signé Edouard Bauhain, Raymond Barbaud et Raoul Verlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Riche, Bulletin de l'association des amis de Louis Mazetier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, t. CIII, pp.263-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01824064v1</w:t>
+                <w:t xml:space="preserve">hal-01656095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église Saint-Crépin et Saint-Crépinien à Soissons et ses vitraux (1959-1965)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'église Saint-Crépin-et-Saint-Crépinien à Soissons et ses vitraux (1959-1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point Riche, Bulletin de l'association des amis de Louis Mazetier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10, pp.19-24</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654950v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faculté des sciences de Bordeaux. René-André Coulon, architecte</w:t>
+                <w:t xml:space="preserve">Un palace parisien sur la rive gauche. L'Hôtel Lutétia, tradition ou innovation architecturale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.73-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637332v1</w:t>
+                <w:t xml:space="preserve">hal-01654951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un palace parisien sur la rive gauche. L'Hôtel Lutétia, tradition ou innovation architecturale?</w:t>
+                <w:t xml:space="preserve">La faculté des sciences de Bordeaux. René-André Coulon, architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654951v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faculté des sciences de Bordeaux, René-André Coulon architecte</w:t>
               </w:r>
@@ -2690,303 +2690,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01908574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que cache le n°1 de la rue Danton? Hennebique, le béton armé comme raison.</w:t>
+                <w:t xml:space="preserve">Guillaume Gillet et le gothique moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23</w:t>
+              <w:t xml:space="preserve">Le Point Riche, Bulletin de l'association des amis de Louis Mazetier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.21-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908592v1</w:t>
+                <w:t xml:space="preserve">hal-01637250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que cache le n°1 de la rue Danton? Hennebique ou le béton en représentation</w:t>
+                <w:t xml:space="preserve">Que cache le n°1 de la rue Danton? Hennebique, le béton armé comme raison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23, pp.187-207</w:t>
+              <w:t xml:space="preserve">, 2010, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637329v1</w:t>
+                <w:t xml:space="preserve">halshs-01908592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gillet et le gothique moderne L'architecture religieuse des Trente Glorieuses</w:t>
+                <w:t xml:space="preserve">Que cache le n°1 de la rue Danton? Hennebique ou le béton en représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Riche, Bulletin de l'association des amis de Louis Mazetier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Historique du 6e arrondissement de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23, pp.187-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01824060v1</w:t>
+                <w:t xml:space="preserve">hal-01637329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gillet et le gothique moderne</w:t>
+                <w:t xml:space="preserve">Guillaume Gillet et le gothique moderne L'architecture religieuse des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point Riche, Bulletin de l'association des amis de Louis Mazetier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8, pp.21-43</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637250v1</w:t>
+                <w:t xml:space="preserve">halshs-01824060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3594,51 +3594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11243" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecoeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11243" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824064v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecoeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>