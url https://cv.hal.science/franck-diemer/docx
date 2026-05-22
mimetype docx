--- v0 (2026-04-28)
+++ v1 (2026-05-22)
@@ -1433,299 +1433,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Diversity Microbiota in Apical Periodontitis and High Blood Pressure Are Signatures of the Severity of Apical Lesions in Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Finishing and Polishing Procedures on CAD/CAM In Vitro Milled Ceramics Surfaces: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Minty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Thomas</w:t>
+                <w:t xml:space="preserve">Justine Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Azalbert</w:t>
+                <w:t xml:space="preserve">Coralie Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (2), pp.1589. </w:t>
+              <w:t xml:space="preserve">European Journal of Prosthodontics and Restorative Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.321-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24021589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1922/EJPRD_2520Canceill11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959342v1</w:t>
+                <w:t xml:space="preserve">hal-04786674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Finishing and Polishing Procedures on CAD/CAM In Vitro Milled Ceramics Surfaces: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Diversity Microbiota in Apical Periodontitis and High Blood Pressure Are Signatures of the Severity of Apical Lesions in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Canceill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Lacroux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Bataille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Nasr</w:t>
+                <w:t xml:space="preserve">Vincent Azalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Prosthodontics and Restorative Dentistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (4), pp.321-331. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1922/EJPRD_2520Canceill11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24021589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786674v1</w:t>
+                <w:t xml:space="preserve">hal-04959342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and canal morphology of the permanent teeth in medieval and current French population</w:t>
               </w:r>
@@ -2346,51 +2346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral health and microbiota status in professional rugby players: A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Minty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Canceill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28976357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28828150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/26119343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/26119343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25702856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/23683287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22000467" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/21682215" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/20630296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/19084118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/18623974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/16427459" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/15448466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Prosper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Broutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cecchin-Albertoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ime5010007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05529508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Moliner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nasr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.70058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nehme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Naaman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ped&#232;ches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Georgelin-Gurgel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5395/rde.2025.50.e35" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sturaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41368-025-00403-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Peters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ducreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aej.12826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021589" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bataille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1922/EJPRD_2520Canceill11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;romine Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nigito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Husson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tsai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.132665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Araji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Zogheib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lauret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa90ff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Amestoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2018.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCFBR76-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Hamdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pinchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.53962" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dionnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gien.2017.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adou-Assoumou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A Krah-Sinan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Koffi-Gnagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15744/2454-3276.3.303" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Noirrit-Esclassan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-016-0250-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vinel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sinan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dedieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin Dalicieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gien.2016.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shereen Alattar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2014.12.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Boulanouar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr.20140413" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2012.12.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balguerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas van Der Sluis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2011.07.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Thiemele-Yace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abouattier-Mansilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Vallaeys" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2010.03.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2008.09.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sfeir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363373v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28976357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28828150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/26119343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/26119343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25702856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/23683287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22000467" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/21682215" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/20630296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/19084118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/18623974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/16427459" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/15448466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Prosper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Broutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cecchin-Albertoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ime5010007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05529508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Moliner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nasr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.70058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nehme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Naaman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ped&#232;ches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Georgelin-Gurgel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5395/rde.2025.50.e35" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sturaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41368-025-00403-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Peters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ducreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aej.12826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bataille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1922/EJPRD_2520Canceill11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;romine Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nigito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Husson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tsai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.132665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Araji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Zogheib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lauret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa90ff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Amestoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2018.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCFBR76-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Hamdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pinchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.53962" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dionnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gien.2017.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adou-Assoumou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A Krah-Sinan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Koffi-Gnagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15744/2454-3276.3.303" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Noirrit-Esclassan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-016-0250-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vinel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sinan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dedieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin Dalicieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gien.2016.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shereen Alattar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2014.12.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Boulanouar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr.20140413" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2012.12.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balguerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas van Der Sluis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2011.07.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Thiemele-Yace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abouattier-Mansilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Vallaeys" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2010.03.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2008.09.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sfeir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363373v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>