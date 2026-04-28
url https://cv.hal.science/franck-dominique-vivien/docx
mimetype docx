--- v0 (2026-03-23)
+++ v1 (2026-04-28)
@@ -66,8364 +66,8783 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologisation par les haies de la Région Grand-Est : une approche par l'économie des grandeurs</w:t>
+                <w:t xml:space="preserve">Hommage à René Passet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roux</w:t>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pernel</w:t>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème congrès de l’Association Française d’Economie Politique</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 471 (2), pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.471.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361172v1</w:t>
+                <w:t xml:space="preserve">hal-05602501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires agroécologiques des haies en Région Grand Est : une mise en perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pernel</w:t>
+                <w:t xml:space="preserve">Comprendre les dynamiques interdisciplinaires des communautés épistémiques à l'interface entre natures et sociétés : une étude comparative de l'Économie écologique, de la Résilience des systèmes sociaux et écologiques et de la Political Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Âge2SCoT : Plans, projets et trajectoires au prisme de l'agroécologie et du paysage</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05361156v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecologization of Hedgerows in the Grand Est Region : A Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complex relationships between non-food agriculture and the sustainable bioeconomy: The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05361133v1</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214, pp.107974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">1972-2022 : un demi-siècle de rapprochement entre développement et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04199185v1</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 ans de Mondes en développement, 2022/3 (199), pp.327-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.200.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04558336v1</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.307-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioéconomie en train de se dire et en train de se faire. Le cas de la Champagne Ardenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 : "Transitions pour le développement des territoires. Connaissances et pratiques innovantes pour des modèles agricoles, alimentaires et forestiers résilients"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02983586v1</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 381, pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La bioéconomie ou les bioéconomies ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Economics and the environment since the 1950s: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gala de l’innovation 2019 : « La bioéconomie : innovations, croissance et nouveaux modèles de développement »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02913073v1</w:t>
+              <w:t xml:space="preserve">Cahiers d’Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Economics and the environment since the 1950s, 79 (1), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep1.079.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Bioeconomy ? A Study of The French Controversy in The Late 1970s</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Éditorial - Pour que l'économie circulaire ne tourne pas en rond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bioéconomie : organisation, innovation, soutenabilité et territoire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02159391v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.99-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un destin hors du commun ? Retour sur Garrett Hardin et &amp;quot;The Tragedy of the Commons&amp;quot; »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – L’économie au prisme du Groupe des Dix : d’une bioéconomie l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waly Bocoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop “Economics and the Environment since the 1950s – History, Methodology and Philosophy", Université de Reims</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02913079v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Circular economy : A critical genealogy »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – Introduction - De la légende dorée aux querelles d’héritage : le Groupe des Dix en transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Dicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules : Research &amp; Development, Markets and Acceptability</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02913069v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La bioéconomie au regard de l’écodéveloppement »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le commerce des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l’Association Française d'Economie Politique, « Crises et transitions », Université de Reims</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02913081v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.123-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Narratives of/to Bioeconomy, promises economy. Is there one realistic way that can be documented by social scientists ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Hijacking of the Bioeconomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIPHE4 Summer School : “A critical appraisal of current narratives of sustainability through quantitative storytelling”, Universita di Napoli</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02913091v1</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.01.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Today’s Bioeconomy: « The New Age of Wood » of Nicholas Georgescu-Roegen ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – Edgar Morin et René Passet : Les passeurs du Groupe des Dix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Befort</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Dicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESEE 2017 - Ecological Economics in Action: Building a Reflective and Inclusive Community</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02048060v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.225-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« D’une bioéconomie l’autre ? Retour sur l’expérience du travail interdisciplinaire du Groupe des Dix »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Oublier Trump et le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de l’Association Française d'Economie Politique : « La frontière en économie », Université de Haute-Alsace – Mulhouse</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02913089v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.109-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Economie du patrimoine et évaluation économique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les recherches participatives : plus de science ou une autre science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été sur la vulnérabilité des récifs coralliens, IRD/Université de Tuléar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02913084v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.325 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When economists and ecologists meet on Ecological Economics: two science paths around two interdisciplinary concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Common Patrimony: A Concept to Analyze Collective Natural Resource Management. The Case of Water Management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th biennal Conference of the European Society for Ecological Economics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249774v1</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la critique du développement à la décroissance : la perspective lacano-marxiste de Serge Latouche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck-D Vivien</w:t>
+                <w:t xml:space="preserve">Éditorial Peut-on faire l'économie des économistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serge Latouche et la décroissance</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04713085v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.201 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the 12 principles and the innovation pathways in doubly green chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est-ce que l'économie écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenWin - Chimie verte: de la recherche académique aux applications industrielles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02278913v1</w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.069.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping twenty years of Green Chem: Four Productive Heritages moving towards &amp;quot;Doubly Green Chemistry&amp;quot; DGC Beyond the green varnish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Flux de matières et d'énergie : produire dans les limites de la biosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Green Chemistry (ISGC-2)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02279938v1</w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities and creation of knowledge as common goods in doubly green chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le tourbillon de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOPOL-2011</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02371175v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Biorefinery : an interdisciplinary approachon Science, Business and &amp;quot;doubly green&amp;quot; Chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kurek</w:t>
+                <w:t xml:space="preserve">La Conférence de Paris 2015 : Une nouvelle économie politique des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Sustainability Transitions: Diversity, plurality and change: breaking new grounds in sustainability transition research</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02374611v1</w:t>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HS n°8, pp.116-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Biorefineries and doubly green chemistry: an economic approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« La chimie verte, une fausse rupture ? Les trajectoires de la transition écologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech 1 - 1st Symposium on Biotechnology Applied to Lignocelluloses</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02374778v1</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution marchande à l'érosion de la diversité biologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il réellement un nouveau paradigme de la chimie verte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées d'étude organisées par le laboratoire HERMES-OMI "échange, marché et marchandisation", Université Champagne-Ardenne, Reims, 14-15 mars 2006</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02874453v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels apports de l’approche patrimoniale pour l’analyse des transitions vers un développement soutenable ? L’exemple de la « chimie doublement verte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.45-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine, bien commun et capital naturel : débat conceptuel et mise en perspective dans le domaine de la gestion de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conférence sur le développement soutenable de Rio+20 : un contexte inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXV (n° 2, " Questions pour Rio+20 "), pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00712588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie écologique et économie hétérodoxe : pour une socio-économie politique de l'environnement et du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Douai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (3), pp.123-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conditionnalité réciproque du patrimoine commun et de la propriété privée : le cas des quotas laitiers et des quotas d’émission de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (3), pp.199-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une refondation critique de la notion de patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 347, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bioraffinerie comme objet transitionnel », Introduction au dossier &amp;quot;Chimie verte&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiers Monde et biodiversité : tristes tropiques ou tropiques d'abondance ? La régulation internationale des ressources génétiques mise en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (181), pp.185-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tiers.2005.5559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Convention on biological diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (4), pp.461-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2004.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiers Monde et biodiversité : tristes tropiques ou tropiques d'abondance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (181), pp.185-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tiers.2005.5559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)penser la catégorie économique de patrimoine ? [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.237-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Externalités ou production de patrimoines ? Les enseignements de travaux récents sur l'agriculture et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.351-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.6.331-352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole thématique du CNRS :&amp;quot;Biodiversité : quelles interactions entre sciences de la vie et sciences de l'homme et de la société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Larrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (3), pp.304-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1240-1307(03)00089-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écologisation par les haies de la Région Grand-Est : une approche par l'économie des grandeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVème congrès de l’Association Française d’Economie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Georgescu-Roegen: A Retrospective Examination of his Activist Role in Ecological Bioeconomy, Degrowth and the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioeco² 2025 - | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CRIEG-REGARDS - DEBREF Romain, 2025, Reims (Université de Reims-Champagne-Ardenne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires agroécologiques des haies en Région Grand Est : une mise en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Âge2SCoT : Plans, projets et trajectoires au prisme de l'agroécologie et du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ecologization of Hedgerows in the Grand Est Region : A Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu et la bioéconomie : de la &amp;quot;grande transformation de l’agriculture&amp;quot; à la &amp;quot;grande transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude Martino Nieddu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Amiens, Jun 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grinevald Translates Georgescu-Roegen: Carnotian Revolution, Degrowth and the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESEE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEE 2022, Jun 2022, Pisa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bioéconomie en train de se dire et en train de se faire. Le cas de la Champagne Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium PSDR4 : "Transitions pour le développement des territoires. Connaissances et pratiques innovantes pour des modèles agricoles, alimentaires et forestiers résilients"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bioéconomie ou les bioéconomies ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gala de l’innovation 2019 : « La bioéconomie : innovations, croissance et nouveaux modèles de développement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un destin hors du commun ? Retour sur Garrett Hardin et &amp;quot;The Tragedy of the Commons&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Economics and the Environment since the 1950s – History, Methodology and Philosophy", Université de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Bioeconomy ? A Study of The French Controversy in The Late 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bioéconomie : organisation, innovation, soutenabilité et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Circular economy : A critical genealogy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules : Research &amp; Development, Markets and Acceptability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Palma de Majorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bioéconomie au regard de l’écodéveloppement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès de l’Association Française d'Economie Politique, « Crises et transitions », Université de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Narratives of/to Bioeconomy, promises economy. Is there one realistic way that can be documented by social scientists ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adébo Jean-Daniel Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIPHE4 Summer School : “A critical appraisal of current narratives of sustainability through quantitative storytelling”, Universita di Napoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Today’s Bioeconomy: « The New Age of Wood » of Nicholas Georgescu-Roegen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESEE 2017 - Ecological Economics in Action: Building a Reflective and Inclusive Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une bioéconomie l’autre ? Retour sur l’expérience du travail interdisciplinaire du Groupe des Dix »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès de l’Association Française d'Economie Politique : « La frontière en économie », Université de Haute-Alsace – Mulhouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Economie du patrimoine et évaluation économique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d’été sur la vulnérabilité des récifs coralliens, IRD/Université de Tuléar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tuléar, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When economists and ecologists meet on Ecological Economics: two science paths around two interdisciplinary concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th biennal Conference of the European Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leeds, Jun 2015, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la critique du développement à la décroissance : la perspective lacano-marxiste de Serge Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Gun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-D Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serge Latouche et la décroissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Clermont – Auvergne Université Blaise Pascal Clermont-Ferrand, Feb 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the 12 principles and the innovation pathways in doubly green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GreenWin - Chimie verte: de la recherche académique aux applications industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Amory; Aurore Richel, May 2014, Gembloux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping twenty years of Green Chem: Four Productive Heritages moving towards &amp;quot;Doubly Green Chemistry&amp;quot; DGC Beyond the green varnish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Symposium on Green Chemistry (ISGC-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Jérome, May 2013, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communities and creation of knowledge as common goods in doubly green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOPOL-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Avérous, Aug 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity in Biorefinery : an interdisciplinary approachon Science, Business and &amp;quot;doubly green&amp;quot; Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Sustainability Transitions: Diversity, plurality and change: breaking new grounds in sustainability transition research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lars Coenen, Lennart Olsson, Ulrik Jørgensen, John Grin, Adrian Smith, Jun 2011, Lund, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of Biorefineries and doubly green chemistry: an economic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Ngomsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lignobiotech 1 - 1st Symposium on Biotechnology Applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Kurek, Mar 2010, reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une solution marchande à l'érosion de la diversité biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées d'étude organisées par le laboratoire HERMES-OMI "échange, marché et marchandisation", Université Champagne-Ardenne, Reims, 14-15 mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une solution marchande à l'érosion de la diversité biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes journées d'étude organisées par le laboratoire HERMES-OMI "échange, marché et marchandisation", Université Champagne-Ardenne, Reims, 14-15 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition des Archives Contemporaines, 2024, 9782813005502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813005502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards interdisciplinaires sur l'étude et l'enseignement de la transition écologique: Actes du colloque de 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, 268 p., 2013, Indisciplines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches hétérodoxes de l'environnement et du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Economie Appliquée, pp.N°2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biodiversités : objets, théories, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Larrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 261 p., 2005, 2-271-06338-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées, Paris, Elsevier, Coll. environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muxart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les dynamiques interdisciplinaires des communautés épistémiques à l'interface entre natures et sociétés : une étude comparative de l'Économie écologique, de la Résilience des systèmes sociaux et écologiques et de la Political Ecology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelles ont été les controverses économiques soulevées par le rapport Meadows au moment de sa parution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zoé Steep. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04695055v1</w:t>
+              <w:t xml:space="preserve">World3 et le rapport Meadows, les limites à la croissance. Questions raisonnées pour aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excès, pp.91-97, 2023, Voix publiques, 2958118878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex relationships between non-food agriculture and the sustainable bioeconomy: The French case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La filière de la méthanisation agricole, c’est une affaire d’agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04573109v1</w:t>
+              <w:t xml:space="preserve">Idées reçues sur la méthanisation agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idées reçues, Le Cavalier Bleu, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1972-2022 : un demi-siècle de rapprochement entre développement et environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crise environnementale, soutenabilité et transition écologique à l'heure du capitalocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04001242v1</w:t>
+              <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.273-279, 2023, Eco Sup</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+                <w:t xml:space="preserve">Le chanvre, plante d’intérêt dans un système bioéconomique durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03637287v1</w:t>
+              <w:t xml:space="preserve">Le chanvre, matière à transitions - Design, Territoire et Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'économie de la biodiversité et des services écosystémiques entre évaluation monétaire et délibération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Mercier Ythier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03810567v1</w:t>
+              <w:t xml:space="preserve">Raison économique et raison politique : délibération et construction de l'espace public dans la société de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste éditions, 2022, Encyclopédie sciences, sociologie, éthique et épistémologie des sciences, 978-1-78948-048-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics and the environment since the 1950s: an overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’innovation technique : un nouveau paradigme pour le développement soutenable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Hamaide; Sébastien Brunet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’Economie Politique = Papers in political economy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02968067v1</w:t>
+              <w:t xml:space="preserve">Développement durable et économie environnementale régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultés universitaires Saint-Louis, 2012, Travaux et recherches (Bruxelles), ISSN 2030-093X, 978-2-8028-0209-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial - Pour que l'économie circulaire ne tourne pas en rond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le patrimoine commun : une autre manière d’analyser la gestion collective des ressources naturelles. Le cas de la gestion de l’eau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maillefert, Muriel; Petit, Olivier; Rousseau, Sandrine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03116191v1</w:t>
+              <w:t xml:space="preserve">Ressources, patrimoine, territoires et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.205-218, 2010, EcoPolis, 978-3-0352-6037-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – L’économie au prisme du Groupe des Dix : d’une bioéconomie l’autre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le monde de l'entreprise et le développement soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Aubertin; Franck-Dominique Vivien. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02425316v1</w:t>
+              <w:t xml:space="preserve">Le développement durable : enjeux politiques, économiques et sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5315, La Documentation française, 2010, Les Études de la Documentation française, ISSN 1763-6191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – Introduction - De la légende dorée aux querelles d’héritage : le Groupe des Dix en transversale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Convention on biological diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joan Martinez-Alier; Inge Røpke. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02425282v1</w:t>
+              <w:t xml:space="preserve">Recent developments in ecological economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Elgar Publishing, pp.439-450, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce des idées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pour une approche interdisciplinaire de l'environnement : les enseignements du Programme Environnement du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Muxart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02318028v1</w:t>
+              <w:t xml:space="preserve">L'environnement. Discours et pratiques interdisciplinaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.179-206, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hijacking of the Bioeconomy</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Convention on biological diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joan Martinez-Alier; Inge Røpke. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02047204v1</w:t>
+              <w:t xml:space="preserve">Recent developments in ecological economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Elgar Publishing, pp.439-450, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – Edgar Morin et René Passet : Les passeurs du Groupe des Dix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un marché pour la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Aubertin; Florence Pinton; Valérie Boisvert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02425321v1</w:t>
+              <w:t xml:space="preserve">Les marchés de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.223-248, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches participatives : plus de science ou une autre science ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+                <w:t xml:space="preserve">Sociologie et économie face à l'environnement : du mariage forcé à l'interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys-Mekdade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01824964v1</w:t>
+              <w:t xml:space="preserve">Environnement et sciences sociales, les défis de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l'Université Laval, pp.253-270, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oublier Trump et le climat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un marché pour la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Aubertin; Florence Pinton; Valérie Boisvert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01869560v1</w:t>
+              <w:t xml:space="preserve">Les marchés de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.223-248, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Patrimony: A Concept to Analyze Collective Natural Resource Management. The Case of Water Management in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Aubertin; Franck-Dominique Vivien. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610660v1</w:t>
+              <w:t xml:space="preserve">Le développement durable : enjeux politiques, économiques et sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.15-48, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial Peut-on faire l'économie des économistes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les ONG dans le champ de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Aubertin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01524341v1</w:t>
+              <w:t xml:space="preserve">ONG et biodiversité : représenter la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.123-144, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'économie écologique ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le passé a de l'avenir : premier bilan de l'appel d'offre &amp;quot;histoire des interactions sociétés-milieux&amp;quot; et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Muxart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...1754 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227550v1</w:t>
+              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterroger le capitalisme contemporain : vers une économie politique de l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Cahen-Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, 15p., 2023, Economie politique de l'écologie, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/regulation.22893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics and the environment since the 1950s: history, methodology, philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062927v1</w:t>
-              </w:r>
-[...1550 lines deleted...]
-                <w:t xml:space="preserve">hal-03308730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L'ECONOMIE DE LA NATURE A LA NATURE DE L'ECONOMIE. ET RETOUR. VERS UNE SOCIO-ECONOMIE DE L'ENVIRONNEMENT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université de Reims Champagne Ardenne (URCA), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02913062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8570,51 +8989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361133v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Bocoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;bo Jean-Daniel Houeto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Befort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-D Vivien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laquerri&#232;re-Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Franck-Dominique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03086151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muxart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107974" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.200.0327" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.079.0007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giampietro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Passet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01524341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.069.0008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01220454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3689" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3691" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthelemy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.2005.5559" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2004.06.030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MT4LXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.6.331-352" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF0ED1DBB2511E13721D74FB429B60EEA52447CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(03)00089-X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Cahen-Fourot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22893" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03711367v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Muxart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys-Mekdade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055771v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-02913062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05602501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.471.0037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.200.0327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.079.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Franck-Dominique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Befort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giampietro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Passet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01524341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.069.0008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01220454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3689" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3691" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthelemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.2005.5559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2004.06.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MT4LXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.6.331-352" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF0ED1DBB2511E13721D74FB429B60EEA52447CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(03)00089-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Bocoum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;bo Jean-Daniel Houeto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-D Vivien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laquerri&#232;re-Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413194v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03086151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muxart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03711367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Muxart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys-Mekdade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Cahen-Fourot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22893" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-02913062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>