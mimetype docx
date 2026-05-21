--- v1 (2026-04-28)
+++ v2 (2026-05-21)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,360 +351,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex relationships between non-food agriculture and the sustainable bioeconomy: The French case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1972-2022 : un demi-siècle de rapprochement entre développement et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107974⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 ans de Mondes en développement, 2022/3 (199), pp.327-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.200.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573109v1</w:t>
+                <w:t xml:space="preserve">hal-04001242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1972-2022 : un demi-siècle de rapprochement entre développement et environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donner à l’économie écologique plus de place dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04001242v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complex relationships between non-food agriculture and the sustainable bioeconomy: The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.307-318. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214, pp.107974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637287v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
               </w:r>
@@ -779,945 +770,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics and the environment since the 1950s: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Berta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’Economie Politique = Papers in political economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cep1.079.0007⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.307-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968067v1</w:t>
+                <w:t xml:space="preserve">hal-03637287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial - Pour que l'économie circulaire ne tourne pas en rond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economics and the environment since the 1950s: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d’Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Economics and the environment since the 1950s, 79 (1), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep1.079.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116191v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – L’économie au prisme du Groupe des Dix : d’une bioéconomie l’autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle bioéconomie ? Les enseignements d'une controverse en France à la fin des années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376, pp.19--35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425316v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – Introduction - De la légende dorée aux querelles d’héritage : le Groupe des Dix en transversale</w:t>
+                <w:t xml:space="preserve">Éditorial - Pour que l'économie circulaire ne tourne pas en rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Dicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.125-136. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, pp.99-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425282v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce des idées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – Edgar Morin et René Passet : Les passeurs du Groupe des Dix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+                <w:t xml:space="preserve">Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Dicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.123-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2019039⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.225-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02318028v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hijacking of the Bioeconomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Giampietro</w:t>
+                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – L’économie au prisme du Groupe des Dix : d’une bioéconomie l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.01.027⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047204v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – Edgar Morin et René Passet : Les passeurs du Groupe des Dix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier : Le groupe des Dix, des précurseurs de l'interdisciplinarité – Introduction - De la légende dorée aux querelles d’héritage : le Groupe des Dix en transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Dicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.225-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2019028⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425321v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oublier Trump et le climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le commerce des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.109-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2017042⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.123-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869560v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches participatives : plus de science ou une autre science ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+                <w:t xml:space="preserve">The Hijacking of the Bioeconomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018015⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824964v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Patrimony: A Concept to Analyze Collective Natural Resource Management. The Case of Water Management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,1983 +1753,2178 @@
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.126 - 132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01610660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial Peut-on faire l'économie des économistes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oublier Trump et le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (3), pp.201 - 202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2016027⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.109-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524341v1</w:t>
+                <w:t xml:space="preserve">hal-01869560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'économie écologique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+                <w:t xml:space="preserve">Les recherches participatives : plus de science ou une autre science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 69 (1), pp.8-23. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.325 - 326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/leco.069.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526294v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de matières et d'énergie : produire dans les limites de la biosphère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martino Nieddu</w:t>
+                <w:t xml:space="preserve">Éditorial Peut-on faire l'économie des économistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.201 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047213v1</w:t>
+                <w:t xml:space="preserve">hal-01524341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourbillon de la recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'économie écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.069.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2016023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01824968v1</w:t>
+                <w:t xml:space="preserve">hal-01526294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Conférence de Paris 2015 : Une nouvelle économie politique des changements climatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Damian</w:t>
+                <w:t xml:space="preserve">Flux de matières et d'énergie : produire dans les limites de la biosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, HS n°8, pp.116-122</w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220454v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La chimie verte, une fausse rupture ? Les trajectoires de la transition écologique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Nieddu</w:t>
+                <w:t xml:space="preserve">Le tourbillon de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913110v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il réellement un nouveau paradigme de la chimie verte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">« La chimie verte, une fausse rupture ? Les trajectoires de la transition écologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2014022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070623v1</w:t>
+                <w:t xml:space="preserve">hal-02913110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de l’approche patrimoniale pour l’analyse des transitions vers un développement soutenable ? L’exemple de la « chimie doublement verte »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Nieddu</w:t>
+                <w:t xml:space="preserve">La Conférence de Paris 2015 : Une nouvelle économie politique des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HS n°8, pp.116-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913114v1</w:t>
+                <w:t xml:space="preserve">hal-01220454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine, bien commun et capital naturel : débat conceptuel et mise en perspective dans le domaine de la gestion de l’eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+                <w:t xml:space="preserve">Quels apports de l’approche patrimoniale pour l’analyse des transitions vers un développement soutenable ? L’exemple de la « chimie doublement verte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3691⟩</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.45-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188408v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conférence sur le développement soutenable de Rio+20 : un contexte inédit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Damian</w:t>
+                <w:t xml:space="preserve">Existe-t-il réellement un nouveau paradigme de la chimie verte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00712588v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie écologique et économie hétérodoxe : pour une socio-économie politique de l'environnement et du développement durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
+                <w:t xml:space="preserve">Patrimoine, bien commun et capital naturel : débat conceptuel et mise en perspective dans le domaine de la gestion de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721179v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conditionnalité réciproque du patrimoine commun et de la propriété privée : le cas des quotas laitiers et des quotas d’émission de gaz à effet de serre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+                <w:t xml:space="preserve">La conférence sur le développement soutenable de Rio+20 : un contexte inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 60 (3), pp.199-234</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXV (n° 2, " Questions pour Rio+20 "), pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664524v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00712588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une refondation critique de la notion de patrimoine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+                <w:t xml:space="preserve">Economie écologique et économie hétérodoxe : pour une socio-économie politique de l'environnement et du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Douai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 347, pp.109-118</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (3), pp.123-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655644v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La bioraffinerie comme objet transitionnel », Introduction au dossier &amp;quot;Chimie verte&amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Nieddu</w:t>
+                <w:t xml:space="preserve">La conditionnalité réciproque du patrimoine commun et de la propriété privée : le cas des quotas laitiers et des quotas d’émission de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (3), pp.199-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913108v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers Monde et biodiversité : tristes tropiques ou tropiques d'abondance ? La régulation internationale des ressources génétiques mise en perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+                <w:t xml:space="preserve">Pour une refondation critique de la notion de patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 347, pp.109-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188412v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Convention on biological diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Tiers Monde et biodiversité : tristes tropiques ou tropiques d'abondance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (181), pp.185-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tiers.2005.5559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2004.06.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02874455v1</w:t>
+                <w:t xml:space="preserve">hal-02874456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers Monde et biodiversité : tristes tropiques ou tropiques d'abondance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">The Convention on biological diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/tiers.2005.5559⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (4), pp.461-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2004.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874456v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)penser la catégorie économique de patrimoine ? [Editorial]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">« La bioraffinerie comme objet transitionnel », Introduction au dossier &amp;quot;Chimie verte&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6 (3), pp.237-242</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679518v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externalités ou production de patrimoines ? Les enseignements de travaux récents sur l'agriculture et l'environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martino Nieddu</w:t>
+                <w:t xml:space="preserve">Tiers Monde et biodiversité : tristes tropiques ou tropiques d'abondance ? La régulation internationale des ressources génétiques mise en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.6.331-352⟩</w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (181), pp.185-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tiers.2005.5559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02673225v1</w:t>
+                <w:t xml:space="preserve">hal-04188412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Externalités ou production de patrimoines ? Les enseignements de travaux récents sur l'agriculture et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.351-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.6.331-352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)penser la catégorie économique de patrimoine ? [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.237-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecole thématique du CNRS :&amp;quot;Biodiversité : quelles interactions entre sciences de la vie et sciences de l'homme et de la société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Larrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 11 (3), pp.304-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1240-1307(03)00089-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3727,539 +3934,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologisation par les haies de la Région Grand-Est : une approche par l'économie des grandeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The Ecologization of Hedgerows in the Grand Est Region : A Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème congrès de l’Association Française d’Economie Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361172v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Georgescu-Roegen: A Retrospective Examination of his Activist Role in Ecological Bioeconomy, Degrowth and the Anthropocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+                <w:t xml:space="preserve">L'écologisation par les haies de la Région Grand-Est : une approche par l'économie des grandeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco² 2025 - | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CRIEG-REGARDS - DEBREF Romain, 2025, Reims (Université de Reims-Champagne-Ardenne), France</w:t>
+              <w:t xml:space="preserve">XIVème congrès de l’Association Française d’Economie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05602512v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires agroécologiques des haies en Région Grand Est : une mise en perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Roux</w:t>
+                <w:t xml:space="preserve">Nicholas Georgescu-Roegen: A Retrospective Examination of his Activist Role in Ecological Bioeconomy, Degrowth and the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Âge2SCoT : Plans, projets et trajectoires au prisme de l'agroécologie et du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Bioeco² 2025 - | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CRIEG-REGARDS - DEBREF Romain, 2025, Reims (Université de Reims-Champagne-Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361156v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecologization of Hedgerows in the Grand Est Region : A Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Les trajectoires agroécologiques des haies en Région Grand Est : une mise en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque Âge2SCoT : Plans, projets et trajectoires au prisme de l'agroécologie et du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361133v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu et la bioéconomie : de la &amp;quot;grande transformation de l’agriculture&amp;quot; à la &amp;quot;grande transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Martino Nieddu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4268,123 +4475,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4413,73 +4620,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Amiens, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grinevald Translates Georgescu-Roegen: Carnotian Revolution, Degrowth and the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4495,332 +4702,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESEE 2022, Jun 2022, Pisa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioéconomie en train de se dire et en train de se faire. Le cas de la Champagne Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 : "Transitions pour le développement des territoires. Connaissances et pratiques innovantes pour des modèles agricoles, alimentaires et forestiers résilients"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bioéconomie ou les bioéconomies ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gala de l’innovation 2019 : « La bioéconomie : innovations, croissance et nouveaux modèles de développement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un destin hors du commun ? Retour sur Garrett Hardin et &amp;quot;The Tragedy of the Commons&amp;quot; »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Circular economy : A critical genealogy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waly Bocoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop “Economics and the Environment since the 1950s – History, Methodology and Philosophy", Université de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Biomolecules : Research &amp; Development, Markets and Acceptability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Palma de Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913079v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Bioeconomy ? A Study of The French Controversy in The Late 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4836,565 +5043,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bioéconomie : organisation, innovation, soutenabilité et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Circular economy : A critical genealogy »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Un destin hors du commun ? Retour sur Garrett Hardin et &amp;quot;The Tragedy of the Commons&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Bocoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules : Research &amp; Development, Markets and Acceptability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Palma de Majorca, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop “Economics and the Environment since the 1950s – History, Methodology and Philosophy", Université de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913069v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bioéconomie au regard de l’écodéveloppement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Française d'Economie Politique, « Crises et transitions », Université de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Narratives of/to Bioeconomy, promises economy. Is there one realistic way that can be documented by social scientists ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Today’s Bioeconomy: « The New Age of Wood » of Nicholas Georgescu-Roegen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Befort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIPHE4 Summer School : “A critical appraisal of current narratives of sustainability through quantitative storytelling”, Universita di Napoli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ESEE 2017 - Ecological Economics in Action: Building a Reflective and Inclusive Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913091v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Today’s Bioeconomy: « The New Age of Wood » of Nicholas Georgescu-Roegen ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Narratives of/to Bioeconomy, promises economy. Is there one realistic way that can be documented by social scientists ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adébo Jean-Daniel Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Befort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESEE 2017 - Ecological Economics in Action: Building a Reflective and Inclusive Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Budapest, France</w:t>
+              <w:t xml:space="preserve">LIPHE4 Summer School : “A critical appraisal of current narratives of sustainability through quantitative storytelling”, Universita di Napoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048060v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’une bioéconomie l’autre ? Retour sur l’expérience du travail interdisciplinaire du Groupe des Dix »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès de l’Association Française d'Economie Politique : « La frontière en économie », Université de Haute-Alsace – Mulhouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Economie du patrimoine et évaluation économique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d’été sur la vulnérabilité des récifs coralliens, IRD/Université de Tuléar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tuléar, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When economists and ecologists meet on Ecological Economics: two science paths around two interdisciplinary concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5410,2150 +5617,2381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th biennal Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leeds, Jun 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la critique du développement à la décroissance : la perspective lacano-marxiste de Serge Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgur Gun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-D Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serge Latouche et la décroissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Clermont – Auvergne Université Blaise Pascal Clermont-Ferrand, Feb 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the 12 principles and the innovation pathways in doubly green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenWin - Chimie verte: de la recherche académique aux applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louis Amory; Aurore Richel, May 2014, Gembloux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping twenty years of Green Chem: Four Productive Heritages moving towards &amp;quot;Doubly Green Chemistry&amp;quot; DGC Beyond the green varnish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Green Chemistry (ISGC-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Jérome, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities and creation of knowledge as common goods in doubly green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Avérous, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in Biorefinery : an interdisciplinary approachon Science, Business and &amp;quot;doubly green&amp;quot; Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Sustainability Transitions: Diversity, plurality and change: breaking new grounds in sustainability transition research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lars Coenen, Lennart Olsson, Ulrik Jørgensen, John Grin, Adrian Smith, Jun 2011, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Biorefineries and doubly green chemistry: an economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Ngomsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech 1 - 1st Symposium on Biotechnology Applied to Lignocelluloses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Kurek, Mar 2010, reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une solution marchande à l'érosion de la diversité biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées d'étude organisées par le laboratoire HERMES-OMI "échange, marché et marchandisation", Université Champagne-Ardenne, Reims, 14-15 mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897343v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une solution marchande à l'érosion de la diversité biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées d'étude organisées par le laboratoire HERMES-OMI "échange, marché et marchandisation", Université Champagne-Ardenne, Reims, 14-15 mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874453v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition des Archives Contemporaines, 2024, 9782813005502. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813005502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards interdisciplinaires sur l'étude et l'enseignement de la transition écologique: Actes du colloque de 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, 268 p., 2013, Indisciplines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches hétérodoxes de l'environnement et du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Economie Appliquée, pp.N°2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biodiversités : objets, théories, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Larrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 261 p., 2005, 2-271-06338-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées, Paris, Elsevier, Coll. environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muxart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinterroger le capitalisme contemporain : vers une économie politique de l'écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Cahen-Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, 15p., 2023, Economie politique de l'écologie, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.22893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economics and the environment since the 1950s: history, methodology, philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles ont été les controverses économiques soulevées par le rapport Meadows au moment de sa parution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoé Steep. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World3 et le rapport Meadows, les limites à la croissance. Questions raisonnées pour aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excès, pp.91-97, 2023, Voix publiques, 2958118878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière de la méthanisation agricole, c’est une affaire d’agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur la méthanisation agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idées reçues, Le Cavalier Bleu, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise environnementale, soutenabilité et transition écologique à l'heure du capitalocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.273-279, 2023, Eco Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chanvre, plante d’intérêt dans un système bioéconomique durable</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie de la biodiversité et des services écosystémiques entre évaluation monétaire et délibération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Mercier Ythier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le chanvre, matière à transitions - Design, Territoire et Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2022</w:t>
+              <w:t xml:space="preserve">Raison économique et raison politique : délibération et construction de l'espace public dans la société de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste éditions, 2022, Encyclopédie sciences, sociologie, éthique et épistémologie des sciences, 978-1-78948-048-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711367v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie de la biodiversité et des services écosystémiques entre évaluation monétaire et délibération</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le chanvre, plante d’intérêt dans un système bioéconomique durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison économique et raison politique : délibération et construction de l'espace public dans la société de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste éditions, 2022, Encyclopédie sciences, sociologie, éthique et épistémologie des sciences, 978-1-78948-048-1</w:t>
+              <w:t xml:space="preserve">Le chanvre, matière à transitions - Design, Territoire et Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674623v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation technique : un nouveau paradigme pour le développement soutenable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Hamaide; Sébastien Brunet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et économie environnementale régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultés universitaires Saint-Louis, 2012, Travaux et recherches (Bruxelles), ISSN 2030-093X, 978-2-8028-0209-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine commun : une autre manière d’analyser la gestion collective des ressources naturelles. Le cas de la gestion de l’eau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,1277 +8010,1046 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maillefert, Muriel; Petit, Olivier; Rousseau, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources, patrimoine, territoires et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.205-218, 2010, EcoPolis, 978-3-0352-6037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde de l'entreprise et le développement soutenable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Aubertin; Franck-Dominique Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable : enjeux politiques, économiques et sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5315, La Documentation française, 2010, Les Études de la Documentation française, ISSN 1763-6191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Convention on biological diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joan Martinez-Alier; Inge Røpke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments in ecological economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E. Elgar Publishing, pp.439-450, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897344v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interdisciplinaire de l'environnement : les enseignements du Programme Environnement du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Muxart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement. Discours et pratiques interdisciplinaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.179-206, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Convention on biological diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joan Martinez-Alier; Inge Røpke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments in ecological economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E. Elgar Publishing, pp.439-450, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874454v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marché pour la biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Aubertin; Florence Pinton; Valérie Boisvert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marchés de la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.223-248, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874452v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie et économie face à l'environnement : du mariage forcé à l'interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys-Mekdade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Franck-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et sciences sociales, les défis de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l'Université Laval, pp.253-270, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00498409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marché pour la biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Aubertin; Florence Pinton; Valérie Boisvert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marchés de la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.223-248, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897342v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Aubertin; Franck-Dominique Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable : enjeux politiques, économiques et sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.15-48, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ONG dans le champ de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Aubertin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONG et biodiversité : représenter la nature ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.123-144, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passé a de l'avenir : premier bilan de l'appel d'offre &amp;quot;histoire des interactions sociétés-milieux&amp;quot; et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Muxart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308730v1</w:t>
-              </w:r>
-[...229 lines deleted...]
-                <w:t xml:space="preserve">hal-04062927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L'ECONOMIE DE LA NATURE A LA NATURE DE L'ECONOMIE. ET RETOUR. VERS UNE SOCIO-ECONOMIE DE L'ENVIRONNEMENT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université de Reims Champagne Ardenne (URCA), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02913062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8989,51 +9196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05602501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.471.0037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.200.0327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.079.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Franck-Dominique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Befort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giampietro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Passet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01524341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.069.0008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01220454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3689" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3691" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthelemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.2005.5559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2004.06.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MT4LXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.6.331-352" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF0ED1DBB2511E13721D74FB429B60EEA52447CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(03)00089-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Bocoum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;bo Jean-Daniel Houeto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-D Vivien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laquerri&#232;re-Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413194v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03086151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muxart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03711367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Muxart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys-Mekdade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Cahen-Fourot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22893" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-02913062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05602501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.471.0037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.200.0327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.079.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Passet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02425282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Franck-Dominique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Befort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giampietro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01524341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.069.0008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01220454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3689" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3691" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthelemy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655644v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.2005.5559" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2004.06.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MT4LXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.6.331-352" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF0ED1DBB2511E13721D74FB429B60EEA52447CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(03)00089-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bastien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Bocoum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913081v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;bo Jean-Daniel Houeto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02913084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-D Vivien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laquerri&#232;re-Lacroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273836v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03086151v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muxart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Cahen-Fourot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22893" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266996v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03711367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874454v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312121v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Muxart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys-Mekdade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-02913062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>