--- v0 (2026-04-01)
+++ v1 (2026-05-24)
@@ -1296,329 +1296,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La muraille ignorée ou le paradoxe de l'alliance tourisme-patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.40-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs et contre-pouvoirs autour de l'occupation et de la rénovation de la muraille terrestre d'Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00098251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (2), pp.40-46</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux expériences urbaines aux marges de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux expériences urbaines aux marges de l'Europe. Le Parc des Nations de Lisbonne et la Muraille Terrestre d'Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demaziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93, pp.15-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorso</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00005893v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00098245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace indécis au cœur d'Istanbul ; la muraille de Théodose II en 2001</w:t>
               </w:r>
@@ -1975,50 +1975,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temps longs, temps courts, temps absent. Histoire et temporalités d'une friche centrale promise à la transformation à Tirana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stela Muçi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.382-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temps courts, temps longs, temps absent. Histoire et temporalités d’une friche centrale promise à la transformation à Tirana (Albanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stela Muçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2027,1752 +2109,1670 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque international du Collège international des sciences territoriales (CIST) "Population, temps, territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03014589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Temps longs, temps courts, temps absent. Histoire et temporalités d'une friche centrale promise à la transformation à Tirana</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friches vertes au long cours. Exploration des processus de publicisation et de privatisation sur deux friches centrales à Tirana et Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stela Muçi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.382-385</w:t>
+              <w:t xml:space="preserve">Symposium International Urbanwastelands "Les friches urbaines : une forme de nature en ville ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Franck Dorso</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation pédagogique dans les formations en urbanisme. Une session auto-construction dans le Val de Marne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du programme Fondecyt « Les appropriations urbaines informelles. Elaborer des stratégies pour la conception d’outils de planification urbaine participative. » Université publique de Valparaiso, Faculté d’Architecture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Valparaiso, Chili</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tours et détours de la mauvaise ville. Paradoxes des informalités et de l’action sur l’informalité en contextes nord et sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinée d’études « Pratiquer l’informalité aux marges de la précarité » Ecole d’Architecture de la Ville &amp; des Territoires de Marne-la-Vallée et CAUE Seine et Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Champs sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de l’informalité. Paradoxes sociaux, politiques et symboliques. Comparaison Chili/Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du programme Fondecyt « Les appropriations urbaines informelles. Elaborer des stratégies pour la conception d’outils de planification urbaine participative. » Université publique de Valparaiso, Faculté d’Architecture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Valparaiso, Chili</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils expérimentaux ou issus des pratiques de l’éducation populaire dans l’enseignement et le recherche universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche, spécialité Espaces urbains et démarches de projet, Institut d’Urbanisme de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladeira da Préguiça / La pente de la paresse. Un temps de latence dans le processus de transformation d’un quartier du secteur sauvegardé de Salvador de Bahia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Patrimoines urbains et métropole contemporaine. Pratiques professionnelles et pratiques sociales » Programme Cafes-Cofecub « Patrimoines urbains et métropoles contemporaines » Lugar comun-UFBA, Lab'urba, FMSH, EUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Champs sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradoxes de la recherche-action, exercice d’arpentage textuel autour de la revue Espaces et Sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche, spécialité Espaces urbains et démarches de projet, Institut d’Urbanisme de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01887085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de patrimonialisation en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires de recherche « Topicos especias de arquitetura e urbanismo : metropole, patrimonio e informalidade » Lugar Comun/Université Fédérale de Salvador de Bahia, UFBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salvador de Bahia, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01887095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soupapes de la ville, compromis tacites autour des usages informels en France et en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire commun du programme TIV Territoire et Informalité en Ville, URMIS, MOSAIQUES, PRODIG, LAVUE, Institut de Géographie, Université Paris 1 Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01887105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interstices urbains, entre conservation et transformation sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication d'introduction à l'atelier "Interstices urbains", Rencontres des CREFAD, « Mille radicalités sur un plateau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bugeat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque social. Ville informelle et mise en récit des risques sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Construction et gouvernance locale des risques urbains », Université de Galatasaray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine urbain : laisser mourir ou mûrir les vieilles pierres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche, spécialité Espaces urbains et démarches de projet, Institut d’Urbanisme de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délaisser les délaissés ? Développer l’expérimentation d’une « soupape urbaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales en urbanisme de l’Aperau « Intervention sur les tissus urbains pour une ville durable », Faculté des Sciences de la Terre, de la Géographie et de l’Aménagement du Territoire, Laboratoire AUTES De l’Architecture à l’Urbanisme, Technique, Espace et Société, Université Mentouri de Constantine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Constantine, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ca fonctionne, n’en parlons pas… ! Logiques de l’écart et régulations informelles dans l’espace urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Regards croisés sur la régulation sociale des désordres », AFS Association Française de Sociologie, RT 3 et 21, IDS Institut du Développement Social de Haute Normandie, LERS Laboratoire d’Etude et de Recherche sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme d’intelligence implicite de l’aménagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales de l’Aperau « Les nouvelles orientations de l’urbanisme et de l’aménagement : résurgence du scientisme ou nouveaux modèles ? », Université de Bretagne Occidentale, Institut de Géoarchitecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du soupçon à la bonne intelligence ? Un retournement d’alliance autour de la patrimonialisation des murailles d’Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études de l’équipe COST « Analyser la patrimonialisation des espaces urbains », UMR-CNRS 6173 CITERES, Université François Rabelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01887090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du coupe-gorge au folklore romancé, construction d’un patrimoine culturel à l’ombre d’un patrimoine bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Patrimoine culturel et désirs de territoires, vers quels développements ? », Université Paul Valéry, Université de Nîmes, Art-Dev FRE 3027 CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part d’ombre, transactions et conflits autour de la muraille d’Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’Institut de Géoarchitecture, EA 2219, Université de Bretagne Occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction sociale paradigme ou outil. Proposition d’un schéma synthétique et opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Transactions Sociales et Sciences de l’Homme et de la Société », Université du Littoral – Côte d’Opale (ULCO), Institut des mers du Nord (IMN) EA 1702, MRSH de Dunkerque), CR 21 « Transactions sociales » de l’Association internationale des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recomposition des pouvoirs autour des opérations de rénovation de la muraille de Théodose II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Observatoire Urbain d’Istanbul, Institut Français d’Etudes Anatoliennes, USR-CNRS 3131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réappropriation urbaine : deux expériences urbaines dans le bassin méditerranéen, Istanbul et Lisbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demaziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales d'urbanisme de l'Aperau « Conquérir la ville. Réappropriation urbaine : acteurs, mécanismes, enjeux », Aperau, Académie Libanaise des Beaux-Arts, IFPO et AUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Valparaiso, Chili</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes urbaines d’initiative populaire : les figures de l’imprévu, du tiers et du refoulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès de l’Association Internationale des Sociologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Champs sur Marne, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01887076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalification urbaine et formes urbaines d’initiative populaire : usages en recomposition autour de la muraille terrestre d’Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « 3Vi » villes visibles, villes invisibles, UMR 7136 Architecture Urbanisme Sociétés, Ecole Nationale des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...1323 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01884746v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01887076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux indécis à Tours : approches sociologique et anthropologique d’un problème urbain</w:t>
               </w:r>
@@ -4016,199 +4016,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changeurs et changés. Interroger le changement en urbanisme en tant que rapport social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia ARAB; Amandine MILLE; Antoine PAUCHON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme et changement. Injonctions, rhétorique ou nouvelles pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-187, 2022, Villes et Territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03672279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruptures et variations. Une discussion autour de méthodes d’analyse du changement en urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia ARAB; Amandine MILLE; Antoine PAUCHON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et changement. Injonctions, rhétorique ou nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.157-172, 2022, 978-2-8107-0789-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03672255v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03672279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-standing wastelands</w:t>
               </w:r>
@@ -4663,51 +4663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E95EB590"/>
+    <w:nsid w:val="281D834E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4894,51 +4894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-dorso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6009-9817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081692129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46997283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Mu&#231;i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/urbanisme-et-changement/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/regards-croises-sur-la-regulation-sociale-des-desordres/37003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-dorso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6009-9817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081692129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46997283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Mu&#231;i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/urbanisme-et-changement/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/regards-croises-sur-la-regulation-sociale-des-desordres/37003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>