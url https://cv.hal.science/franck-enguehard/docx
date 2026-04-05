--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing power output and efficiency in thermophotovoltaics through spectral shaping of selective emitters</w:t>
+                <w:t xml:space="preserve">Morphological properties of random arrays of infinitely long overlapping cylinders for modeling statistically homogeneous and isotropic fibrous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+                <w:t xml:space="preserve">Mahé Souveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Roux</w:t>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+                <w:t xml:space="preserve">Vital Le Dez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113863⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/47ng-7wzc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311121v1</w:t>
+                <w:t xml:space="preserve">hal-05469581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of random arrays of infinitely long overlapping cylinders for modeling statistically homogeneous and isotropic fibrous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing power output and efficiency in thermophotovoltaics through spectral shaping of selective emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahé Souveton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vital Le Dez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 294, pp.113863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/47ng-7wzc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469581v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium dioxide radiative thermal transistor achieves hundredfold amplification of far-field heat current</w:t>
               </w:r>
@@ -353,51 +353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -470,51 +470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and stochastic approaches for the modeling of conduction-radiation coupling within non-Beerian semi-transparent media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -704,51 +704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the modelling of the conduction-radiation flash method by a fully stochastic approach. A numerical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -938,51 +938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 184, pp.122261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,51 +1055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ceolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1159,51 +1159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modelling of radiative transfer within non-Beerian effective phases of macroporous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 139, pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (15), pp.17343. </w:t>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ilavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,51 +2041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative transfer within strongly non homogeneous porous media: Application to a slab of packed particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2138,419 +2138,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical characterization of near-wall radiative properties of a statistically non-homogeneous and anisotropic porous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancement of scattering and reflectance properties of plasma-sprayed alumina coatings by controlling the porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Taine</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ilavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.80-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287422v1</w:t>
+                <w:t xml:space="preserve">hal-00825549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the conductive heat transfer through nano-structured porous silica materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Coquard</w:t>
+                <w:t xml:space="preserve">D. Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baillis</w:t>
+                <w:t xml:space="preserve">V Grigorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Quenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 363, pp.103-115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.11.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.11.053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of scattering and reflectance properties of plasma-sprayed alumina coatings by controlling the porosity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Statistical characterization of near-wall radiative properties of a statistically non-homogeneous and anisotropic porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zarrouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ilavsky</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825549v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of time-resolved coupled radiative and conductive heat transfer in multilayer semitransparent materials up to very high temperatures</w:t>
               </w:r>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Echegut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Dombrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2796,51 +2796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination and modeling of the radiative properties of silica nanoporous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2900,51 +2900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws in laser-induced potassium dihydrogen phosphate crystal damage by nanosecond pulses at 3ω</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,51 +3030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Properties of Silica Nanoporous Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3134,51 +3134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination of silica and zirconia into zircon by means of laser treatment of plasma-sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3401,51 +3401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Modeling of Radiation Heat Transfer through Nanoporous Superinsulating Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (5), pp.1693-1717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3505,51 +3505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Houëdec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4027,51 +4027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 74, pp.540-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4131,51 +4131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4222,51 +4222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal deconvolution of laser-generated longitudinal acoustic waves for optical characterization and precise longitudinal acoustic velocity evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,51 +4313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of optical penetration and laser pulse duration on laser generated longitudinal acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4430,51 +4430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4632,268 +4632,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical one-dimensional model to study the ultrasonic precursor generated by a laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-697-C7-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287454v1</w:t>
+                <w:t xml:space="preserve">jpa-00253223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical one-dimensional model to study the ultrasonic precursor generated by a laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (2), pp.1548-1551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947163⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253223v1</w:t>
+                <w:t xml:space="preserve">hal-01287454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
               </w:r>
@@ -5139,64 +5139,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of laser thermoelastic generation of ultrasound in an orthotropic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,90 +5269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute optical absorption spectra in graphite epoxy by Fourier transform infrared photoacoustic spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5393,295 +5393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic microscopy by photodeformation applied to thermal diffusivity determination</w:t>
+                <w:t xml:space="preserve">Photoacoustic microscopy by photodeformation applied to the determination of thermal diffusivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Thermosense XIII, 1467, pp.278-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.46442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287464v1</w:t>
+                <w:t xml:space="preserve">hal-01290143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic microscopy by photodeformation applied to the determination of thermal diffusivity</w:t>
+                <w:t xml:space="preserve">Photoacoustic microscopy by photodeformation applied to thermal diffusivity determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 23 (5), pp.517-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.46442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290143v1</w:t>
+                <w:t xml:space="preserve">hal-01287464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the thermal radial diffusivity of anisotropic materials by the converging thermal wave technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,64 +5771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balageas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5892,433 +5892,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Width Selective Emitter Design for High-Performance Low-Bandgap Thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Penazzi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar, Lighting and Thermal Photonics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130466v1</w:t>
+                <w:t xml:space="preserve">hal-05501093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Width Selective Emitter Design for High-Performance Low-Bandgap Thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Advanced Photonics Congress (Solar, Lighting and Thermal Photonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Width Selective Emitter Design for High-Performance Low-Bandgap Thermophotovoltaics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar, Lighting and Thermal Photonics 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabOratoire proCédés énergIe bâtimEnt (LOCIE), université Savoie Mont Blanc, Jun 2025, Chambéry, France. pp.871-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501093v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHMT, Jun 2025, Kuşadasi, Turkey. pp.377-384, </w:t>
@@ -6356,77 +6356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation radiative d'un milieu fibreux par étude morphologique de l'empilement des cylindres le constituant et méthode de Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Souveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vital Le Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6464,51 +6464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modelling of the conduction-radiation coupling in heterogeneous media by a fully stochastic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Daoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6553,243 +6553,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a radiative thermal transistor utilizing vanadium dioxide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+                <w:t xml:space="preserve">Balancing Power Output and Efficiency in Thermophotovoltaics through Spectral Shaping of Selective Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966209v1</w:t>
+                <w:t xml:space="preserve">hal-05463783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Power Output and Efficiency in Thermophotovoltaics through Spectral Shaping of Selective Emitters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+                <w:t xml:space="preserve">Development of a radiative thermal transistor utilizing vanadium dioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463783v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the extinction behaviour of sic lattices on their conductive-radiative heat transfers</w:t>
               </w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7024,256 +7024,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Variation in VO2 Thin Film Emissivity for Thermal Radiative Rectification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+                <w:t xml:space="preserve">Impact of the meso-texture on the exctinction behaviour of architected porous ceramics: from spatial correlation characterizations up to (non) beerian radiative behaviour evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969922v1</w:t>
+                <w:t xml:space="preserve">hal-04309267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the meso-texture on the exctinction behaviour of architected porous ceramics: from spatial correlation characterizations up to (non) beerian radiative behaviour evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+                <w:t xml:space="preserve">Large Variation in VO2 Thin Film Emissivity for Thermal Radiative Rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309267v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO2 Thin Films for Thermal Devices, the Beginnings of a Radiative Thermal Transistor</w:t>
               </w:r>
@@ -7393,77 +7393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Stochastic Approaches for the Modeling of Conduction-Radiation Coupling Within Non-Beerian Semi-Transparent Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7603,243 +7603,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of VO2 thin films, the beginnings of a radiative thermal transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert thermique couplé conducto-radiatif instationnaire dans un mur 1D semi-transparent gris par des techniques stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965823v1</w:t>
+                <w:t xml:space="preserve">hal-05463588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert thermique couplé conducto-radiatif instationnaire dans un mur 1D semi-transparent gris par des techniques stochastiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">Development of VO2 thin films, the beginnings of a radiative thermal transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463588v1</w:t>
+                <w:t xml:space="preserve">hal-04965823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
               </w:r>
@@ -7851,64 +7851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7946,51 +7946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Non-Beerian Effective Phase of a Macroporous Medium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8063,51 +8063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8158,51 +8158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation transfer within non Beerian porous media - Coupling with other modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Computational Heat, Mass and Momentum Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8279,51 +8279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, MArseille, France</w:t>
@@ -8404,51 +8404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t>
@@ -8529,51 +8529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanosMat Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Hong-Kong, China</w:t>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t>
@@ -8865,51 +8865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of coupled conductive and radiative transfer within fibrous semi-transparent media at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8960,51 +8960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the radiative properties of homogeneous, anisotropic or non homogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VKI Lecture Series STO-AVT-261 : Porous Media Interaction with High Temperature and High Speed Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rhode-St-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9042,51 +9042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot characterization by SEM tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9137,51 +9137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative transport model for axi-symmetrical strongly non-homogeneous micro-structured scattering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9232,51 +9232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of soot aggregation on thermal radiation : application of DDA on 3D combustion soot obtained by SEM tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9327,51 +9327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative transfer within porous media and couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VKI Lecture Series STO-AVT-261 : Porous Media Interaction with High Temperature and High Speed Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rhode-St-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9409,51 +9409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des propriétés radiatives des suies issues de combustions incomplètes au moyen de l'approximation dipolaire discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9504,51 +9504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9599,51 +9599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF FRACTAL PARAMETERS OF SOOT AGGREGATES ON THEIR ABSORPTION AND SCATTERING PROPERTIES SIMULATED BY DISCRETE DIPOLE APPROXIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference Series on Laser-light and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Conference n°103 - Nanoscale and Microscale Heat Transfer IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9789,51 +9789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the near-wall radiative properties of a numerically generated packed bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,51 +9884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation radiative de milieux poreux par une méthode stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9992,51 +9992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,51 +10113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,51 +10243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10351,51 +10351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10472,51 +10472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Dombrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10567,77 +10567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des propriétés radiatives de matrices mésoporeuses de silice Influence de la structuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Grigorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10673,489 +10673,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perméation gazeuse au travers de matériaux superisolants thermiques nanoporeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apports de l'approximation dipolaire discrète dans la détermination des propriétés radiatives de matrices nanoporeuses de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gazzoli</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287547v1</w:t>
+                <w:t xml:space="preserve">hal-01287546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'approximation dipolaire discrète dans la détermination des propriétés radiatives de matrices nanoporeuses de silice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Perméation gazeuse au travers de matériaux superisolants thermiques nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillis</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gazzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287546v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF IN-FLIGHT PARTICLE CHARACTERISTICS AND MICROSTRUCTURAL EFFECTS ON OPTICAL PROPERTIES OF YSZ PLASMA-SPRAYED COATINGS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative properties of silica nanoporous matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Technology Plasma Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Vacuum Insulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Würzburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287482v1</w:t>
+                <w:t xml:space="preserve">hal-01290207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative properties of silica nanoporous matrices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INVESTIGATION OF IN-FLIGHT PARTICLE CHARACTERISTICS AND MICROSTRUCTURAL EFFECTS ON OPTICAL PROPERTIES OF YSZ PLASMA-SPRAYED COATINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Vacuum Insulation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, St Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v11.i3.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290207v1</w:t>
+                <w:t xml:space="preserve">hal-01287482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL AND RADIATIVE PROPERTIES OF YSZ PLASMA-SPRAYED COATINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11245,51 +11245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optiques et radiatives de matrices nanopo-reuses de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11366,51 +11366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pommiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11455,191 +11455,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermal conduction and diffusion through nanoporous superinsulating materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-scale modeling of radiation heat transfer through nanoporous superinsulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287483v1</w:t>
+                <w:t xml:space="preserve">hal-01287550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of radiation heat transfer through nanoporous superinsulating materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of thermal conduction and diffusion through nanoporous superinsulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287550v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic thermal characterization of C/C composites</w:t>
               </w:r>
@@ -11651,51 +11651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11785,51 +11785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Krapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11897,51 +11897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11992,51 +11992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Massabki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12113,51 +12113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12238,51 +12238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12327,57 +12327,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 2 : experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser-ultrasonic Poisson’s ratio assessment of non-conducting isotropic materials with temporal convolution effects corrected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Hammoutène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12385,241 +12398,228 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289264v1</w:t>
+                <w:t xml:space="preserve">hal-01289250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-ultrasonic Poisson’s ratio assessment of non-conducting isotropic materials with temporal convolution effects corrected</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Analysis and correction of the source parameter effects for optimizing the laser-ultrasonic mechanical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Hammoutène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
+              <w:t xml:space="preserve">1996 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289250v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and correction of the source parameter effects for optimizing the laser-ultrasonic mechanical characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 2 : experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1996 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Brunswick, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289244v1</w:t>
+                <w:t xml:space="preserve">hal-01289264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of dynamic thermal expansion using a laser-generated ultrasound one-dimensional model</w:t>
               </w:r>
@@ -12631,51 +12631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12713,51 +12713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 1 : theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12808,51 +12808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional model for sensitivity studies on laser-generated ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13035,329 +13035,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Topical Meeting on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289596v1</w:t>
+                <w:t xml:space="preserve">hal-01289591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Topical Meeting on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289591v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the pulse energy distribution on the efficiency of ultrasound generation by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13395,64 +13395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical penetration depth determination in a graphite-epoxy laminate by photoacoustic FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13516,64 +13516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-layer model for the laser generation of ultrasound in graphite-epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13605,316 +13605,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of laser-ultrasonics to the inspection of composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of laser generation of ultrasound in orthotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANCOM'93 2nd Canadian International Composites Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">1993 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1993, Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290241v1</w:t>
+                <w:t xml:space="preserve">hal-01289851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of laser generation of ultrasound in orthotropic materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+                <w:t xml:space="preserve">Application of laser-ultrasonics to the inspection of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Héon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1993 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1993, Brunswick, United States</w:t>
+              <w:t xml:space="preserve">CANCOM'93 2nd Canadian International Composites Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289851v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic spectrometry applied to graphite-epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13978,51 +13978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the thermal radial diffusivity of anisotropic materials by the converging thermal wave technique - Application to NDE : first results in the detection of normal cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14105,90 +14105,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodologies de modélisation du couplage conduction-rayonnement au sein de matériaux poreux semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14269,51 +14269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14364,51 +14364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties of silica nanoporous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14491,51 +14491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques - Introduction aux transferts d'énergie - 6e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Iacona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
@@ -14588,51 +14588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques - Introduction aux transferts d'énergie - 5e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Iacona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
@@ -14704,51 +14704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mie Theory and the Discrete Dipole Approximation. Calculating Radiative Properties of Particulate Media, with Application to Nanostructured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Nanosystems and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, pp.151-212, 2009, Topics in applied physics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14814,51 +14814,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APPROXIMATION DIPOLAIRE DISCRETE : THEORIE ET PREMIERS RESULTATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14893,51 +14893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DE LA CONDUCTION THERMIQUE DANS UN MILIEU HETEROGENE - NOTION DE CONDUCTIVITE THERMIQUE EFFECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEA/DAM, Le Ripault. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14947,369 +14947,617 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (4)</w:t>
+        <w:t xml:space="preserve">Cours (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rayonnement entre corps opaques à travers un milieu transparent - Rappels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. ENSI Poitiers, Université de Poitiers, France. 2025</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535125v1</w:t>
+                <w:t xml:space="preserve">hal-05536466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux méthodes de résolution numérique de l'équation de transfert radiatif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rayonnement en milieux semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Doctorat. France. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878236v1</w:t>
+                <w:t xml:space="preserve">hal-05536479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés radiatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méthodes inverses et estimation de paramètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Ile d'Oléron, France. 2022</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463592v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodes numériques 3 : éléments finis et volumes finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrothermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École d'ingénieur. ENSI Poitiers, Université de Poitiers, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux méthodes de résolution numérique de l'équation de transfert radiatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des propriétés radiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaona Harifidy Randrianalisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Ile d'Oléron, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La théorie de MIE et l'approximation dipolaire discrète pour le calcul des propriétés radiatives des milieux particulaires Application aux matériaux nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01289012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15456,51 +15704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Souveton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/47ng-7wzc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04760803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122261" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.09.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zarrouati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.07.054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Okyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Auger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01345158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Marthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ilavsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zarrouati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K513MH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ747F19-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grigorova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7N1LK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niezgoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rochais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664408]" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dombrovsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3374473&#852;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3109999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lallich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Piombini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchateau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0474-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schelz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plessis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2406-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8F5L912-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-006-0143-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pag&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Hou&#235;dec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A445F5528F82569051366123E9A579DA9E9908E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tessier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005125025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/039A02FB5AF3B8EFFF537A742163EF47CAB93603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.588490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1524041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1523136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.421241" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287452v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournoyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gonthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947160" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947163" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FEE0431897210FCA18817408431673E2A10EF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947161" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994788" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.145067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;om" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.46442" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Roch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dao&#251;t" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ordonez- Miranda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309140v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.300" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.240" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965823v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463588v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.130" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463714v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287539v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marthe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287547v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gazzoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287546v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290207v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2007.RadTransfProc.480" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289013v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dyan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommi&#232;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695968" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287483v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287550v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepoutre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cataldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyheneche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Massabki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290212v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;ron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drolet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5339-7_79" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289244v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289259v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;nault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tarrats" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Longuemard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290236v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudreuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289596v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289591v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gonthier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289589v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290241v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;on" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padioleau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289851v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289857v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289866v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976153v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463609v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297446v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297299v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307817v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535125v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463592v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01289012v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Souveton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/47ng-7wzc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04760803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122261" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.09.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zarrouati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.07.054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Okyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Auger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01345158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Marthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ilavsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zarrouati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K513MH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coquard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grigorova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7N1LK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ747F19-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niezgoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rochais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664408]" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dombrovsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3374473&#852;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3109999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lallich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Piombini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchateau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0474-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schelz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plessis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2406-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8F5L912-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-006-0143-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pag&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Hou&#235;dec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A445F5528F82569051366123E9A579DA9E9908E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tessier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005125025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/039A02FB5AF3B8EFFF537A742163EF47CAB93603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.588490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1524041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1523136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.421241" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287452v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournoyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gonthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947160" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947163" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FEE0431897210FCA18817408431673E2A10EF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947161" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994788" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.145067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;om" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.46442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Roch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dao&#251;t" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ordonez- Miranda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309140v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.300" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.240" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463588v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.130" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463714v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287539v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marthe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287547v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gazzoli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287482v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2007.RadTransfProc.480" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289013v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dyan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommi&#232;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695968" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287550v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287483v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepoutre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cataldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyheneche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Massabki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290212v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;ron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drolet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5339-7_79" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289244v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289264v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289259v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;nault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tarrats" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Longuemard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290236v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudreuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gonthier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289589v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290241v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;on" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padioleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289857v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289866v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976153v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463609v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297446v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297299v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307817v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536466v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536454v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536460v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535125v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01289012v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>