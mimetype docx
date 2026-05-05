--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -2138,419 +2138,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of scattering and reflectance properties of plasma-sprayed alumina coatings by controlling the porosity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Jeandel</w:t>
+                <w:t xml:space="preserve">Modelling of the conductive heat transfer through nano-structured porous silica materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Grigorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 363, pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825549v1</w:t>
+                <w:t xml:space="preserve">hal-01287425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the conductive heat transfer through nano-structured porous silica materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Grigorova</w:t>
+                <w:t xml:space="preserve">Statistical characterization of near-wall radiative properties of a statistically non-homogeneous and anisotropic porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Taine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.11.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01287425v1</w:t>
+                <w:t xml:space="preserve">hal-01287422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical characterization of near-wall radiative properties of a statistically non-homogeneous and anisotropic porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Zarrouati</w:t>
+                <w:t xml:space="preserve">Enhancement of scattering and reflectance properties of plasma-sprayed alumina coatings by controlling the porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Taine</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ilavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.08.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01287422v1</w:t>
+                <w:t xml:space="preserve">hal-00825549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of time-resolved coupled radiative and conductive heat transfer in multilayer semitransparent materials up to very high temperatures</w:t>
               </w:r>
@@ -2881,261 +2881,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws in laser-induced potassium dihydrogen phosphate crystal damage by nanosecond pulses at 3ω</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Dyan</w:t>
+                <w:t xml:space="preserve">Radiative Properties of Silica Nanoporous Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Duchateau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.001087⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-008-0474-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287436v1</w:t>
+                <w:t xml:space="preserve">hal-01287437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Properties of Silica Nanoporous Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lallich</w:t>
+                <w:t xml:space="preserve">Scaling laws in laser-induced potassium dihydrogen phosphate crystal damage by nanosecond pulses at 3ω</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillis</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29, </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.1087-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-008-0474-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.001087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287437v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination of silica and zirconia into zircon by means of laser treatment of plasma-sprayed coatings</w:t>
               </w:r>
@@ -3473,277 +3473,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of paper cutting using single emitter laser diode and infrared-absorbing ink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscale thermal characterization at temperatures up to 1000˚C by photoreflectance microscopy. Application to the characterization of carbon fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Pagès</w:t>
+                <w:t xml:space="preserve">Hélène Le Houëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piombini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+                <w:t xml:space="preserve">Julien Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Acher</w:t>
+                <w:t xml:space="preserve">François Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (10), pp.1498-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/10/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287444v1</w:t>
+                <w:t xml:space="preserve">hal-01287446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale thermal characterization at temperatures up to 1000˚C by photoreflectance microscopy. Application to the characterization of carbon fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Houëdec</w:t>
+                <w:t xml:space="preserve">Demonstration of paper cutting using single emitter laser diode and infrared-absorbing ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Lepoutre</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01287446v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoreflectance imaging of a quasi one-dimensional &amp;quot; thermal wave</w:t>
               </w:r>
@@ -3871,90 +3871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desktop cutting of paper using a single emitter laser diode and inkjet printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, High-Power Diode Laser Technology and Applications III, 109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3988,64 +3988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic thermoelastic characterizations by interferometric photothermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,90 +4105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and elastic characterizations by photothermal microscopy (invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74 (1), pp.608-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4632,292 +4632,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical one-dimensional model to study the ultrasonic precursor generated by a laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lafond</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (2), pp.1548-1551</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253223v1</w:t>
+                <w:t xml:space="preserve">hal-01287454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical one-dimensional model to study the ultrasonic precursor generated by a laser</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-697-C7-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287454v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
+                <w:t xml:space="preserve">Optical penetration depth determination in a graphite-epoxy laminate by photoacoustic F.T.I.R. spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enguehard</w:t>
@@ -4952,102 +4952,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-689-C7-692. </w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-377-C7-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253221v1</w:t>
+                <w:t xml:space="preserve">jpa-00253319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical penetration depth determination in a graphite-epoxy laminate by photoacoustic F.T.I.R. spectroscopy</w:t>
+                <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enguehard</w:t>
@@ -5082,108 +5082,108 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-377-C7-380. </w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-689-C7-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253319v1</w:t>
+                <w:t xml:space="preserve">jpa-00253221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of laser thermoelastic generation of ultrasound in an orthotropic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,51 +5269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute optical absorption spectra in graphite epoxy by Fourier transform infrared photoacoustic spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,2015 +5631,2041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the thermal radial diffusivity of anisotropic materials by the converging thermal wave technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of the interface between fibers and matrix in the yarns of three-directional carbon-carbon composites by a photoacoustic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balageas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990</w:t>
+              <w:t xml:space="preserve">, 1990, pp.135-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287466v1</w:t>
+                <w:t xml:space="preserve">hal-01287465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the interface between fibers and matrix in the yarns of three-directional carbon-carbon composites by a photoacoustic method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the thermal radial diffusivity of anisotropic materials by the converging thermal wave technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Déom</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balageas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, pp.135-141</w:t>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287465v1</w:t>
+                <w:t xml:space="preserve">hal-01287466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Width Selective Emitter Design for High-Performance Low-Bandgap Thermophotovoltaics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar, Lighting and Thermal Photonics 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabOratoire proCédés énergIe bâtimEnt (LOCIE), université Savoie Mont Blanc, Jun 2025, Chambéry, France. pp.871-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501093v1</w:t>
+                <w:t xml:space="preserve">hal-05130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Width Selective Emitter Design for High-Performance Low-Bandgap Thermophotovoltaics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress (Solar, Lighting and Thermal Photonics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2025, Kuşadasi, Turkey. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463804v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation radiative d'un milieu fibreux par étude morphologique de l'empilement des cylindres le constituant et méthode de Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Souveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vital Le Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05130466v1</w:t>
+                <w:t xml:space="preserve">hal-05463576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved modelling of the conduction-radiation coupling in heterogeneous media by a fully stochastic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Daoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEMP 2025 - 17èmes Journées d’Etudes des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292926v1</w:t>
+                <w:t xml:space="preserve">hal-05463641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation radiative d'un milieu fibreux par étude morphologique de l'empilement des cylindres le constituant et méthode de Monte Carlo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vital Le Dez</w:t>
+                <w:t xml:space="preserve">Multi-Width Selective Emitter Design for High-Performance Low-Bandgap Thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress (Solar, Lighting and Thermal Photonics) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463576v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved modelling of the conduction-radiation coupling in heterogeneous media by a fully stochastic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattéo Roch</w:t>
+                <w:t xml:space="preserve">Balancing Power Output and Efficiency in Thermophotovoltaics through Spectral Shaping of Selective Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP 2025 - 17èmes Journées d’Etudes des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463641v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Power Output and Efficiency in Thermophotovoltaics through Spectral Shaping of Selective Emitters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+                <w:t xml:space="preserve">Development of a radiative thermal transistor utilizing vanadium dioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463783v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a radiative thermal transistor utilizing vanadium dioxide thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the extinction behaviour of sic lattices on their conductive-radiative heat transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Ouchtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cangémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. pp.243-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966209v1</w:t>
+                <w:t xml:space="preserve">hal-04309140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the extinction behaviour of sic lattices on their conductive-radiative heat transfers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large variation in VO2 thin film emissivity for thermal radiative rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309140v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large variation in VO2 thin film emissivity for thermal radiative rectification</w:t>
+                <w:t xml:space="preserve">Large Variation in VO2 Thin Film Emissivity for Thermal Radiative Rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106482v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the meso-texture on the exctinction behaviour of architected porous ceramics: from spatial correlation characterizations up to (non) beerian radiative behaviour evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Variation in VO2 Thin Film Emissivity for Thermal Radiative Rectification</w:t>
+                <w:t xml:space="preserve">VO2 Thin Films for Thermal Devices, the Beginnings of a Radiative Thermal Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM, Plasma Thin Film International Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969922v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2 Thin Films for Thermal Devices, the Beginnings of a Radiative Thermal Transistor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM, Plasma Thin Film International Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">The 14th World Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrej Lenert, May 2023, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965854v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deterministic and Stochastic Approaches for the Modeling of Conduction-Radiation Coupling Within Non-Beerian Semi-Transparent Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th World Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. pp.195-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156802v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and Stochastic Approaches for the Modeling of Conduction-Radiation Coupling Within Non-Beerian Semi-Transparent Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">Development of VO2 thin films, the beginnings of a radiative thermal transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311383v1</w:t>
+                <w:t xml:space="preserve">hal-04965823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert thermique couplé conducto-radiatif instationnaire dans un mur 1D semi-transparent gris par des techniques stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7668,596 +7694,600 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of VO2 thin films, the beginnings of a radiative thermal transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+                <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Experimental and Numerical Flow and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965823v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is a Non-Beerian Effective Phase of a Macroporous Medium ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Experimental and Numerical Flow and Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Radiative Transfer, RAD-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, Greece. pp.101-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463757v1</w:t>
+                <w:t xml:space="preserve">hal-05311356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a Non-Beerian Effective Phase of a Macroporous Medium ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of coupled conductive-radiative heat transfer by brownian walkers in a 3D numerical material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Radiative Transfer, RAD-19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterPore 11th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311356v1</w:t>
+                <w:t xml:space="preserve">hal-05463764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of coupled conductive-radiative heat transfer by brownian walkers in a 3D numerical material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">Radiation transfer within non Beerian porous media - Coupling with other modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore 11th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computational Heat, Mass and Momentum Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463764v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation transfer within non Beerian porous media - Coupling with other modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
+                <w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellieud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computational Heat, Mass and Momentum Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Metamaterials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, MArseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463747v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8300,97 +8330,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, MArseille, France</w:t>
+              <w:t xml:space="preserve">META 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932877v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t>
+                <w:t xml:space="preserve">Mimetism of Thermal Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
@@ -8425,97 +8455,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">NanosMat Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932791v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimetism of Thermal Radiation</w:t>
+                <w:t xml:space="preserve">Controlling Thermal Radiation Signatures using Materials Designed by Transformation Optics Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
@@ -8550,418 +8580,388 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanosMat Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">NanoP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933131v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Thermal Radiation Signatures using Materials Designed by Transformation Optics Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellieud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Spectral Theory of Novel Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRM, Apr 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932835v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of coupled conductive and radiative transfer within fibrous semi-transparent media at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectral Theory of Novel Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRM, Apr 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319321v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of coupled conductive and radiative transfer within fibrous semi-transparent media at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dauvois</w:t>
+                <w:t xml:space="preserve">Soot characterization by SEM tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">Carbon 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513637v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the radiative properties of homogeneous, anisotropic or non homogeneous porous media</w:t>
               </w:r>
@@ -9023,1677 +9023,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot characterization by SEM tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Okyay</w:t>
+                <w:t xml:space="preserve">Radiative transport model for axi-symmetrical strongly non-homogeneous micro-structured scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Joumani</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Micro and Nano Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463736v1</w:t>
+                <w:t xml:space="preserve">hal-05463721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transport model for axi-symmetrical strongly non-homogeneous micro-structured scattering media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Zarrouati</w:t>
+                <w:t xml:space="preserve">Study of the effect of soot aggregation on thermal radiation : application of DDA on 3D combustion soot obtained by SEM tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Micro and Nano Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">Electromagnetic &amp; Light Scattering XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463721v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of soot aggregation on thermal radiation : application of DDA on 3D combustion soot obtained by SEM tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Okyay</w:t>
+                <w:t xml:space="preserve">Radiative transfer within porous media and couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic &amp; Light Scattering XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">VKI Lecture Series STO-AVT-261 : Porous Media Interaction with High Temperature and High Speed Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rhode-St-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463730v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer within porous media and couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
+                <w:t xml:space="preserve">Modélisation des propriétés radiatives des suies issues de combustions incomplètes au moyen de l'approximation dipolaire discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VKI Lecture Series STO-AVT-261 : Porous Media Interaction with High Temperature and High Speed Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rhode-St-Genèse, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293561v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des propriétés radiatives des suies issues de combustions incomplètes au moyen de l'approximation dipolaire discrète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gizem Okyay</w:t>
+                <w:t xml:space="preserve">Caractérisation statistique des propriétés radiatives de feutres constitués de fibres faiblement absorbantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées d’Etudes des Milieux Poreux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287537v1</w:t>
+                <w:t xml:space="preserve">hal-05463621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statistique des propriétés radiatives de feutres constitués de fibres faiblement absorbantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">EFFECT OF FRACTAL PARAMETERS OF SOOT AGGREGATES ON THEIR ABSORPTION AND SCATTERING PROPERTIES SIMULATED BY DISCRETE DIPOLE APPROXIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d’Etudes des Milieux Poreux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International Conference Series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463621v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF FRACTAL PARAMETERS OF SOOT AGGREGATES ON THEIR ABSORPTION AND SCATTERING PROPERTIES SIMULATED BY DISCRETE DIPOLE APPROXIMATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Morphologies and radiative properties of soot particles issued from partial oxidation combustions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Joumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference Series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Eurotherm Conference n°103 - Nanoscale and Microscale Heat Transfer IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287497v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologies and radiative properties of soot particles issued from partial oxidation combustions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bertail</w:t>
+                <w:t xml:space="preserve">Determination of the near-wall radiative properties of a numerically generated packed bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Conference n°103 - Nanoscale and Microscale Heat Transfer IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287971v1</w:t>
+                <w:t xml:space="preserve">hal-05463714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the near-wall radiative properties of a numerically generated packed bed</w:t>
+                <w:t xml:space="preserve">Caractérisation radiative de milieux poreux par une méthode stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2013 "Thermique &amp; Contexte Incertain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463714v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation radiative de milieux poreux par une méthode stochastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Zarrouati</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert thermique au sein de matériaux poreux multiconstituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2013 "Thermique &amp; Contexte Incertain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. 8 p</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825551v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert thermique au sein de matériaux poreux multiconstituants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Modeling heat transfer within porous multiconstituent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurotherm Conference n°95 – Computational Thermal Radiation in Participating Media IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/369/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287539v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer within porous multiconstituent materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">Bilayer Plasma-Sprayed Alumina for Optical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Echegut</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Conference n°95 – Computational Thermal Radiation in Participating Media IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Thermal Spray Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Houston, TX, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287477v1</w:t>
+                <w:t xml:space="preserve">hal-01287475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer Plasma-Sprayed Alumina for Optical Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Meillot</w:t>
+                <w:t xml:space="preserve">Modélisation résolue en temps du transfert thermique couplé conducto-radiatif au sein de matériaux multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Jeandel</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Houston, TX, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287475v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation résolue en temps du transfert thermique couplé conducto-radiatif au sein de matériaux multicouches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">AN EFFECT OF &amp;quot; SCATTERING BY ABSORPTION &amp;quot; OBSERVED IN THE NEAR-INFRARED PROPERTIES OF NANOPOROUS SILICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Echegut</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287542v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EFFECT OF &amp;quot; SCATTERING BY ABSORPTION &amp;quot; OBSERVED IN THE NEAR-INFRARED PROPERTIES OF NANOPOROUS SILICA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lallich</w:t>
+                <w:t xml:space="preserve">Modélisation des propriétés radiatives de matrices mésoporeuses de silice Influence de la structuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Grigorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287478v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des propriétés radiatives de matrices mésoporeuses de silice Influence de la structuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perméation gazeuse au travers de matériaux superisolants thermiques nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Baillis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Gazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287544v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'approximation dipolaire discrète dans la détermination des propriétés radiatives de matrices nanoporeuses de silice</w:t>
               </w:r>
@@ -10768,138 +10768,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perméation gazeuse au travers de matériaux superisolants thermiques nanoporeux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INVESTIGATION OF IN-FLIGHT PARTICLE CHARACTERISTICS AND MICROSTRUCTURAL EFFECTS ON OPTICAL PROPERTIES OF YSZ PLASMA-SPRAYED COATINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, St Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v11.i3.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287547v1</w:t>
+                <w:t xml:space="preserve">hal-01287482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties of silica nanoporous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10928,1468 +10967,1416 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Vacuum Insulation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF IN-FLIGHT PARTICLE CHARACTERISTICS AND MICROSTRUCTURAL EFFECTS ON OPTICAL PROPERTIES OF YSZ PLASMA-SPRAYED COATINGS</w:t>
+                <w:t xml:space="preserve">OPTICAL AND RADIATIVE PROPERTIES OF YSZ PLASMA-SPRAYED COATINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v11.i3.10⟩</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bodrum, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2007.RadTransfProc.480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287482v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL AND RADIATIVE PROPERTIES OF YSZ PLASMA-SPRAYED COATINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debout</w:t>
+                <w:t xml:space="preserve">Propriétés optiques et radiatives de matrices nanopo-reuses de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ile des Embiez, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287479v1</w:t>
+                <w:t xml:space="preserve">hal-01289013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optiques et radiatives de matrices nanopo-reuses de silice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisited thermal approach to model Laser-Induced Damage and conditioning process in KH 2 PO 4 and D 2x KH 2(1−x) PO 4 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pommiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Damage Symposium XXXVIII - Annual Symposium on Optical Materials for High Power Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Boulder, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.695968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289013v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited thermal approach to model Laser-Induced Damage and conditioning process in KH 2 PO 4 and D 2x KH 2(1−x) PO 4 crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale modeling of radiation heat transfer through nanoporous superinsulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Damage Symposium XXXVIII - Annual Symposium on Optical Materials for High Power Lasers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287481v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of radiation heat transfer through nanoporous superinsulating materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of thermal conduction and diffusion through nanoporous superinsulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287550v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermal conduction and diffusion through nanoporous superinsulating materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">Microscopic thermal characterization of C/C composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto Domingues</w:t>
+                <w:t xml:space="preserve">F Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cataldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">4th International Conference on High Temperature Ceramic Matrix Composites (HT-CMC4),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287483v1</w:t>
+                <w:t xml:space="preserve">hal-01287492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic thermal characterization of C/C composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPIC THERMAL CHARACTERIZATION OF C/C AND C/C-SiC COMPOSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Krapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on High Temperature Ceramic Matrix Composites (HT-CMC4),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Munich, Germany</w:t>
+              <w:t xml:space="preserve">2001 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287492v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPIC THERMAL CHARACTERIZATION OF C/C AND C/C-SiC COMPOSITES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du transfert thermique dans un isolant microporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Krapez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Lepoutre</w:t>
+                <w:t xml:space="preserve">Jérôme Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Brunswick, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287490v1</w:t>
+                <w:t xml:space="preserve">hal-01289015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert thermique dans un isolant microporeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal, optical and mechanical characterization of a composite by all-optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Goyheneche</w:t>
+                <w:t xml:space="preserve">Maroun Massabki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289015v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, optical and mechanical characterization of a composite by all-optical techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic aperture focusing technique data processing applied to laser-ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bescond</w:t>
+                <w:t xml:space="preserve">Daniel Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Rome, Italy</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Advances in Signal Processing for Nondestructive Evaluation of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289233v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic aperture focusing technique data processing applied to laser-ultrasonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAFT data processing applied to laser-ultrasonic inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lévesque</w:t>
+                <w:t xml:space="preserve">C. Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advances in Signal Processing for Nondestructive Evaluation of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1997 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4615-5339-7_79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290212v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAFT data processing applied to laser-ultrasonic inspection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Néron</w:t>
+                <w:t xml:space="preserve">Laser-ultrasonic Poisson’s ratio assessment of non-conducting isotropic materials with temporal convolution effects corrected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Hammoutène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1997 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289238v1</w:t>
+                <w:t xml:space="preserve">hal-01289250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-ultrasonic Poisson’s ratio assessment of non-conducting isotropic materials with temporal convolution effects corrected</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 2 : experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12398,81 +12385,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289250v1</w:t>
+                <w:t xml:space="preserve">hal-01289264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and correction of the source parameter effects for optimizing the laser-ultrasonic mechanical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Hammoutène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12487,194 +12474,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1996 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 2 : experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of dynamic thermal expansion using a laser-generated ultrasound one-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289264v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of dynamic thermal expansion using a laser-generated ultrasound one-dimensional model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 1 : theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12683,763 +12670,776 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289259v1</w:t>
+                <w:t xml:space="preserve">hal-01289278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 1 : theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-dimensional model for sensitivity studies on laser-generated ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bertrand</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Tarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Longuemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
+              <w:t xml:space="preserve">1995 World Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289278v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional model for sensitivity studies on laser-generated ultrasound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Tarrats</w:t>
+                <w:t xml:space="preserve">Inspection of composite materials by laser-ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Longuemard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Vaudreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1995 World Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Composite Materials and Energy (Enercomp 95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290218v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of composite materials by laser-ultrasonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Néron</w:t>
+                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vaudreuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Drolet</w:t>
+                <w:t xml:space="preserve">David Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composite Materials and Energy (Enercomp 95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8th International Topical Meeting on Photoacoustic and Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290236v1</w:t>
+                <w:t xml:space="preserve">hal-01289591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Topical Meeting on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289591v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Influence of the pulse energy distribution on the efficiency of ultrasound generation by laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Topical Meeting on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289596v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pulse energy distribution on the efficiency of ultrasound generation by laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">A two-layer model for the laser generation of ultrasound in graphite-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Topical Meeting on Photoacoustic and Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1994, Pointe-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">1994 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Snowmass Village, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289601v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical penetration depth determination in a graphite-epoxy laminate by photoacoustic FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13480,182 +13480,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Topical Meeting on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-layer model for the laser generation of ultrasound in graphite-epoxy laminates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of laser-ultrasonics to the inspection of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Héon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1994 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Snowmass Village, CO, United States</w:t>
+              <w:t xml:space="preserve">CANCOM'93 2nd Canadian International Composites Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289589v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of laser generation of ultrasound in orthotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13696,319 +13726,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1993 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of laser-ultrasonics to the inspection of composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoacoustic spectrometry applied to graphite-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANCOM'93 2nd Canadian International Composites Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">1993 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1993, Brunswick, ME, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290241v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the thermal radial diffusivity of anisotropic materials by the converging thermal wave technique - Application to NDE : first results in the detection of normal cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14037,51 +13942,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Topical Meeting on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1991, Doorwerth, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14091,176 +13996,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodologies de modélisation du couplage conduction-rayonnement au sein de matériaux poreux semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Penazzi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Emissivity Variation in Vanadium Dioxide Thin Films Determined by Thermal Wave Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14269,119 +14174,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties of silica nanoporous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14410,51 +14315,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bodrum, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14464,223 +14369,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques - Introduction aux transferts d'énergie - 6e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Iacona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-10-082166-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques - Introduction aux transferts d'énergie - 5e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Iacona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14690,107 +14595,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mie Theory and the Discrete Dipole Approximation. Calculating Radiative Properties of Particulate Media, with Application to Nanostructured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Nanosystems and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, pp.151-212, 2009, Topics in applied physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04258-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14800,51 +14705,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APPROXIMATION DIPOLAIRE DISCRETE : THEORIE ET PREMIERS RESULTATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14857,113 +14762,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEA/DAM, Le Ripault. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DE LA CONDUCTION THERMIQUE DANS UN MILIEU HETEROGENE - NOTION DE CONDUCTIVITE THERMIQUE EFFECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEA/DAM, Le Ripault. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14973,591 +14878,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayonnement entre corps opaques à travers un milieu transparent - Rappels</w:t>
+                <w:t xml:space="preserve">Rayonnement en milieux semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536466v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayonnement en milieux semi-transparents</w:t>
+                <w:t xml:space="preserve">Rayonnement entre corps opaques à travers un milieu transparent - Rappels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536479v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes inverses et estimation de paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques 3 : éléments finis et volumes finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. ENSI Poitiers, Université de Poitiers, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux méthodes de résolution numérique de l'équation de transfert radiatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés radiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaona Harifidy Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Ile d'Oléron, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de MIE et l'approximation dipolaire discrète pour le calcul des propriétés radiatives des milieux particulaires Application aux matériaux nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01289012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15704,51 +15609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Souveton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/47ng-7wzc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04760803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122261" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.09.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zarrouati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.07.054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Okyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Auger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01345158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Marthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ilavsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zarrouati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K513MH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coquard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grigorova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7N1LK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ747F19-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niezgoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rochais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664408]" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dombrovsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3374473&#852;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3109999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lallich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Piombini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchateau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0474-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schelz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plessis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2406-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8F5L912-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-006-0143-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pag&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Hou&#235;dec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A445F5528F82569051366123E9A579DA9E9908E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tessier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005125025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/039A02FB5AF3B8EFFF537A742163EF47CAB93603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.588490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1524041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1523136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.421241" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287452v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournoyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gonthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947160" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947163" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FEE0431897210FCA18817408431673E2A10EF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947161" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994788" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.145067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;om" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.46442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Roch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dao&#251;t" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ordonez- Miranda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309140v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.300" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.240" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463588v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.130" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463714v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287539v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marthe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287547v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gazzoli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287482v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2007.RadTransfProc.480" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289013v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dyan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommi&#232;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695968" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287550v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287483v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepoutre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cataldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyheneche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Massabki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290212v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;ron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drolet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5339-7_79" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289244v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289264v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289259v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;nault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tarrats" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Longuemard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290236v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudreuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gonthier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289589v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290241v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;on" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padioleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289857v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289866v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976153v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463609v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297446v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297299v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307817v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536466v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536454v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536460v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535125v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01289012v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Souveton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/47ng-7wzc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04760803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122261" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.09.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zarrouati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.07.054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Okyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Auger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01345158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Marthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ilavsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zarrouati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K513MH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grigorova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quenard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7N1LK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ747F19-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niezgoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rochais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664408]" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dombrovsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3374473&#852;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3109999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0474-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lallich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Piombini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchateau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schelz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plessis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2406-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8F5L912-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-006-0143-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Hou&#235;dec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A445F5528F82569051366123E9A579DA9E9908E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pag&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tessier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005125025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/039A02FB5AF3B8EFFF537A742163EF47CAB93603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.588490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1524041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1523136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.421241" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287452v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournoyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gonthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947160" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947163" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FEE0431897210FCA18817408431673E2A10EF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994788" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947161" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.145067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;om" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.46442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Roch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dao&#251;t" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ordonez- Miranda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.300" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.130" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932791v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933131v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463736v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463721v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293561v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertail" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287477v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marthe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gazzoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287482v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2007.RadTransfProc.480" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289013v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287481v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dyan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommi&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695968" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287483v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287492v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepoutre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cataldi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287490v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289015v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyheneche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Massabki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;ron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drolet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5339-7_79" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289250v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289259v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;nault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290218v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tarrats" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Longuemard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290236v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudreuil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289591v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gonthier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289596v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290241v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padioleau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463660v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297446v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287434v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297299v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307817v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536466v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536454v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535125v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463592v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01289012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>