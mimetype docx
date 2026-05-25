--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of random arrays of infinitely long overlapping cylinders for modeling statistically homogeneous and isotropic fibrous media</w:t>
+                <w:t xml:space="preserve">Balancing power output and efficiency in thermophotovoltaics through spectral shaping of selective emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahé Souveton</w:t>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vital Le Dez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/47ng-7wzc⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 294, pp.113863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469581v1</w:t>
+                <w:t xml:space="preserve">hal-05311121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing power output and efficiency in thermophotovoltaics through spectral shaping of selective emitters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological properties of random arrays of infinitely long overlapping cylinders for modeling statistically homogeneous and isotropic fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Roux</w:t>
+                <w:t xml:space="preserve">Mahé Souveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+                <w:t xml:space="preserve">Vital Le Dez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 294, pp.113863. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/47ng-7wzc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311121v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium dioxide radiative thermal transistor achieves hundredfold amplification of far-field heat current</w:t>
               </w:r>
@@ -353,51 +353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -470,51 +470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and stochastic approaches for the modeling of conduction-radiation coupling within non-Beerian semi-transparent media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -704,51 +704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the modelling of the conduction-radiation flash method by a fully stochastic approach. A numerical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -938,51 +938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 184, pp.122261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,51 +1055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ceolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1159,51 +1159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modelling of radiative transfer within non-Beerian effective phases of macroporous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 139, pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,347 +1231,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformational fluctuation electrodynamics: application to thermal radiation illusion</w:t>
+                <w:t xml:space="preserve">Statistical radiative modeling of a porous medium with semi transparent and transparent phases: Application to a felt of overlapping fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yann Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.017343⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.601-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565224v1</w:t>
+                <w:t xml:space="preserve">hal-01513610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical radiative modeling of a porous medium with semi transparent and transparent phases: Application to a felt of overlapping fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformational fluctuation electrodynamics: application to thermal radiation illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellieud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dauvois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106, pp.601-618. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (15), pp.17343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.017343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513610v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments over homogenisation scales for interfacial emission and scattering by a divided medium: Beerian and non Beerian behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ilavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,51 +2041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative transfer within strongly non homogeneous porous media: Application to a slab of packed particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2183,51 +2183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Grigorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Quenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2303,51 +2303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical characterization of near-wall radiative properties of a statistically non-homogeneous and anisotropic porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2445,51 +2445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ilavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Echegut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Dombrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2796,51 +2796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination and modeling of the radiative properties of silica nanoporous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2900,51 +2900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Properties of Silica Nanoporous Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3004,51 +3004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws in laser-induced potassium dihydrogen phosphate crystal damage by nanosecond pulses at 3ω</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination of silica and zirconia into zircon by means of laser treatment of plasma-sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3401,51 +3401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Modeling of Radiation Heat Transfer through Nanoporous Superinsulating Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (5), pp.1693-1717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3505,51 +3505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Houëdec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,51 +3647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4027,51 +4027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 74, pp.540-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4131,51 +4131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4222,51 +4222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal deconvolution of laser-generated longitudinal acoustic waves for optical characterization and precise longitudinal acoustic velocity evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,51 +4313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of optical penetration and laser pulse duration on laser generated longitudinal acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4430,51 +4430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4515,441 +4515,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pulse energy distribution on the efficiency of ultrasound generation by laser</w:t>
+                <w:t xml:space="preserve">Analytical one-dimensional model to study the ultrasonic precursor generated by a laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Gonthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Bertrand</w:t>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (2), pp.1548-1551</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253220v1</w:t>
+                <w:t xml:space="preserve">hal-01287454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical one-dimensional model to study the ultrasonic precursor generated by a laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-C. Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-697-C7-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287454v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the pulse energy distribution on the efficiency of ultrasound generation by laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-697-C7-700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947163⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-685-C7-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253223v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical penetration depth determination in a graphite-epoxy laminate by photoacoustic F.T.I.R. spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5009,77 +5009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,64 +5139,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of laser thermoelastic generation of ultrasound in an orthotropic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,90 +5269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute optical absorption spectra in graphite epoxy by Fourier transform infrared photoacoustic spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5438,51 +5438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5568,51 +5568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 23 (5), pp.517-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5676,51 +5676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balageas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5758,51 +5758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the thermal radial diffusivity of anisotropic materials by the converging thermal wave technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6166,77 +6166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation radiative d'un milieu fibreux par étude morphologique de l'empilement des cylindres le constituant et méthode de Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Souveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vital Le Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6274,51 +6274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modelling of the conduction-radiation coupling in heterogeneous media by a fully stochastic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Daoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,77 +6369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Width Selective Emitter Design for High-Performance Low-Bandgap Thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Advanced Photonics Congress (Solar, Lighting and Thermal Photonics) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6464,77 +6464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Power Output and Efficiency in Thermophotovoltaics through Spectral Shaping of Selective Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6674,511 +6674,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the extinction behaviour of sic lattices on their conductive-radiative heat transfers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Variation in VO2 Thin Film Emissivity for Thermal Radiative Rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309140v1</w:t>
+                <w:t xml:space="preserve">hal-04969922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large variation in VO2 thin film emissivity for thermal radiative rectification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of the meso-texture on the exctinction behaviour of architected porous ceramics: from spatial correlation characterizations up to (non) beerian radiative behaviour evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106482v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Variation in VO2 Thin Film Emissivity for Thermal Radiative Rectification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of the extinction behaviour of sic lattices on their conductive-radiative heat transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Ouchtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cangémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. pp.243-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969922v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the meso-texture on the exctinction behaviour of architected porous ceramics: from spatial correlation characterizations up to (non) beerian radiative behaviour evaluation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Large variation in VO2 thin film emissivity for thermal radiative rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309267v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO2 Thin Films for Thermal Devices, the Beginnings of a Radiative Thermal Transistor</w:t>
               </w:r>
@@ -7298,77 +7298,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7423,51 +7423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Stochastic Approaches for the Modeling of Conduction-Radiation Coupling Within Non-Beerian Semi-Transparent Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7508,243 +7508,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of VO2 thin films, the beginnings of a radiative thermal transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert thermique couplé conducto-radiatif instationnaire dans un mur 1D semi-transparent gris par des techniques stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965823v1</w:t>
+                <w:t xml:space="preserve">hal-05463588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert thermique couplé conducto-radiatif instationnaire dans un mur 1D semi-transparent gris par des techniques stochastiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">Development of VO2 thin films, the beginnings of a radiative thermal transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ordonez- Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463588v1</w:t>
+                <w:t xml:space="preserve">hal-04965823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
               </w:r>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7851,51 +7851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Non-Beerian Effective Phase of a Macroporous Medium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7968,51 +7968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8063,51 +8063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation transfer within non Beerian porous media - Coupling with other modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Computational Heat, Mass and Momentum Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8132,103 +8132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, MArseille, France</w:t>
@@ -8257,103 +8257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t>
@@ -8382,103 +8382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimetism of Thermal Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanosMat Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Hong-Kong, China</w:t>
@@ -8507,103 +8507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Thermal Radiation Signatures using Materials Designed by Transformation Optics Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t>
@@ -8645,77 +8645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8757,64 +8757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of coupled conductive and radiative transfer within fibrous semi-transparent media at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8846,355 +8846,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot characterization by SEM tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radiative transport model for axi-symmetrical strongly non-homogeneous micro-structured scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zarrouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Joumani</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Micro and Nano Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463736v1</w:t>
+                <w:t xml:space="preserve">hal-05463721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the radiative properties of homogeneous, anisotropic or non homogeneous porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soot characterization by SEM tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VKI Lecture Series STO-AVT-261 : Porous Media Interaction with High Temperature and High Speed Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rhode-St-Genèse, Belgium</w:t>
+              <w:t xml:space="preserve">Carbon 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293560v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transport model for axi-symmetrical strongly non-homogeneous micro-structured scattering media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of the radiative properties of homogeneous, anisotropic or non homogeneous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Micro and Nano Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">VKI Lecture Series STO-AVT-261 : Porous Media Interaction with High Temperature and High Speed Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rhode-St-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463721v1</w:t>
+                <w:t xml:space="preserve">hal-01293560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of soot aggregation on thermal radiation : application of DDA on 3D combustion soot obtained by SEM tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic &amp; Light Scattering XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9232,51 +9232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative transfer within porous media and couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VKI Lecture Series STO-AVT-261 : Porous Media Interaction with High Temperature and High Speed Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rhode-St-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9295,260 +9295,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des propriétés radiatives des suies issues de combustions incomplètes au moyen de l'approximation dipolaire discrète</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation statistique des propriétés radiatives de feutres constitués de fibres faiblement absorbantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées d’Etudes des Milieux Poreux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287537v1</w:t>
+                <w:t xml:space="preserve">hal-05463621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statistique des propriétés radiatives de feutres constitués de fibres faiblement absorbantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation des propriétés radiatives des suies issues de combustions incomplètes au moyen de l'approximation dipolaire discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d’Etudes des Milieux Poreux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463621v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF FRACTAL PARAMETERS OF SOOT AGGREGATES ON THEIR ABSORPTION AND SCATTERING PROPERTIES SIMULATED BY DISCRETE DIPOLE APPROXIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference Series on Laser-light and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9573,90 +9573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologies and radiative properties of soot particles issued from partial oxidation combustions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Joumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Conference n°103 - Nanoscale and Microscale Heat Transfer IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9694,51 +9694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the near-wall radiative properties of a numerically generated packed bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9789,51 +9789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation radiative de milieux poreux par une méthode stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zarrouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9865,278 +9865,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert thermique au sein de matériaux poreux multiconstituants</w:t>
+                <w:t xml:space="preserve">Modeling heat transfer within porous multiconstituent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurotherm Conference n°95 – Computational Thermal Radiation in Participating Media IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/369/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287539v1</w:t>
+                <w:t xml:space="preserve">hal-01287477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer within porous multiconstituent materials</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert thermique au sein de matériaux poreux multiconstituants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Conference n°95 – Computational Thermal Radiation in Participating Media IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/369/1/012001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01287477v1</w:t>
+                <w:t xml:space="preserve">hal-01287539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilayer Plasma-Sprayed Alumina for Optical Applications</w:t>
               </w:r>
@@ -10148,51 +10148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10256,64 +10256,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10377,51 +10377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Dombrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10498,51 +10498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Grigorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10584,51 +10584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perméation gazeuse au travers de matériaux superisolants thermiques nanoporeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10692,51 +10692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'approximation dipolaire discrète dans la détermination des propriétés radiatives de matrices nanoporeuses de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10921,51 +10921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties of silica nanoporous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11016,51 +11016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL AND RADIATIVE PROPERTIES OF YSZ PLASMA-SPRAYED COATINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11150,51 +11150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optiques et radiatives de matrices nanopo-reuses de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11271,51 +11271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pommiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11360,191 +11360,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of radiation heat transfer through nanoporous superinsulating materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of thermal conduction and diffusion through nanoporous superinsulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287550v1</w:t>
+                <w:t xml:space="preserve">hal-01287483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermal conduction and diffusion through nanoporous superinsulating materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-scale modeling of radiation heat transfer through nanoporous superinsulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287483v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic thermal characterization of C/C composites</w:t>
               </w:r>
@@ -11556,51 +11556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,51 +11690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Krapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11802,51 +11802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11897,51 +11897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Massabki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12018,51 +12018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12143,51 +12143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12232,70 +12232,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-ultrasonic Poisson’s ratio assessment of non-conducting isotropic materials with temporal convolution effects corrected</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 2 : experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12303,228 +12290,241 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289250v1</w:t>
+                <w:t xml:space="preserve">hal-01289264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 2 : experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis and correction of the source parameter effects for optimizing the laser-ultrasonic mechanical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Hammoutène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
+              <w:t xml:space="preserve">1996 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289264v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and correction of the source parameter effects for optimizing the laser-ultrasonic mechanical characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Laser-ultrasonic Poisson’s ratio assessment of non-conducting isotropic materials with temporal convolution effects corrected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Hammoutène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1996 Review of Progress in Quantitative Non Destructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Brunswick, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289244v1</w:t>
+                <w:t xml:space="preserve">hal-01289250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of dynamic thermal expansion using a laser-generated ultrasound one-dimensional model</w:t>
               </w:r>
@@ -12536,51 +12536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12618,51 +12618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization by temporal deconvolution of one-dimensional laser-ultrasonics signals – Part 1 : theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12694,342 +12694,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional model for sensitivity studies on laser-generated ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection of composite materials by laser-ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lafond</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Vaudreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1995 World Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Composite Materials and Energy (Enercomp 95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290218v1</w:t>
+                <w:t xml:space="preserve">hal-01290236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of composite materials by laser-ultrasonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Néron</w:t>
+                <w:t xml:space="preserve">A two-dimensional model for sensitivity studies on laser-generated ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Tarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vaudreuil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Longuemard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composite Materials and Energy (Enercomp 95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1995 World Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290236v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustics and laser-ultrasonics applied to the characterization of a ZnO ceramic sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13071,64 +13071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of the generation of ultrasound by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13205,64 +13205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the pulse energy distribution on the efficiency of ultrasound generation by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13300,64 +13300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-layer model for the laser generation of ultrasound in graphite-epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13395,64 +13395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical penetration depth determination in a graphite-epoxy laminate by photoacoustic FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13641,64 +13641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of laser generation of ultrasound in orthotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13762,64 +13762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic spectrometry applied to graphite-epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13883,51 +13883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the thermal radial diffusivity of anisotropic materials by the converging thermal wave technique - Application to NDE : first results in the detection of normal cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14269,51 +14269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties of silica nanoporous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14396,51 +14396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques - Introduction aux transferts d'énergie - 6e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Iacona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
@@ -14493,51 +14493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques - Introduction aux transferts d'énergie - 5e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Iacona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
@@ -14609,51 +14609,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mie Theory and the Discrete Dipole Approximation. Calculating Radiative Properties of Particulate Media, with Application to Nanostructured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Nanosystems and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, pp.151-212, 2009, Topics in applied physics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14719,51 +14719,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APPROXIMATION DIPOLAIRE DISCRETE : THEORIE ET PREMIERS RESULTATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14798,51 +14798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DE LA CONDUCTION THERMIQUE DANS UN MILIEU HETEROGENE - NOTION DE CONDUCTIVITE THERMIQUE EFFECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEA/DAM, Le Ripault. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14892,51 +14892,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayonnement en milieux semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14954,51 +14954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayonnement entre corps opaques à travers un milieu transparent - Rappels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15016,51 +15016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes inverses et estimation de paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15078,51 +15078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques 3 : éléments finis et volumes finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15140,51 +15140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. ENSI Poitiers, Université de Poitiers, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15215,64 +15215,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux méthodes de résolution numérique de l'équation de transfert radiatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15316,51 +15316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés radiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaona Harifidy Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Ile d'Oléron, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15378,51 +15378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de MIE et l'approximation dipolaire discrète pour le calcul des propriétés radiatives des milieux particulaires Application aux matériaux nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15609,51 +15609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Souveton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/47ng-7wzc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04760803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122261" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.09.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zarrouati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.07.054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Okyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Auger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01345158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Marthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ilavsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zarrouati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K513MH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grigorova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quenard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7N1LK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ747F19-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niezgoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rochais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664408]" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dombrovsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3374473&#852;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3109999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0474-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lallich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Piombini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchateau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schelz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plessis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2406-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8F5L912-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-006-0143-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Hou&#235;dec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A445F5528F82569051366123E9A579DA9E9908E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pag&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tessier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005125025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/039A02FB5AF3B8EFFF537A742163EF47CAB93603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.588490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1524041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1523136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.421241" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287452v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournoyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gonthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947160" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947163" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FEE0431897210FCA18817408431673E2A10EF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994788" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947161" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.145067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;om" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.46442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Roch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dao&#251;t" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ordonez- Miranda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.300" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.130" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932791v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933131v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463736v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463721v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293561v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertail" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287477v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marthe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gazzoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287482v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2007.RadTransfProc.480" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289013v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287481v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dyan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommi&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695968" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287483v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287492v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepoutre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cataldi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287490v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289015v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyheneche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Massabki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;ron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drolet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5339-7_79" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289250v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289259v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;nault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290218v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tarrats" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Longuemard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290236v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudreuil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289591v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gonthier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289596v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290241v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padioleau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463660v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297446v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287434v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297299v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307817v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536466v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536454v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535125v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463592v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01289012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Souveton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/47ng-7wzc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04760803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122261" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauvois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.09.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zarrouati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.07.054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Okyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Auger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01345158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Marthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ilavsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01287421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zarrouati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K513MH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grigorova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quenard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7N1LK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ747F19-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niezgoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rochais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664408]" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dombrovsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3374473&#852;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3109999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0474-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lallich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Piombini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchateau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schelz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plessis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2406-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8F5L912-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-006-0143-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Hou&#235;dec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A445F5528F82569051366123E9A579DA9E9908E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pag&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tessier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005125025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/039A02FB5AF3B8EFFF537A742163EF47CAB93603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.588490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1524041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1523136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.421241" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287452v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournoyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gonthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FEE0431897210FCA18817408431673E2A10EF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994788" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947161" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.145067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;om" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.46442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Roch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dao&#251;t" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ordonez- Miranda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309267v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.300" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05311356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.130" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932791v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933131v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01513637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463721v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463736v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01293561v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463621v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287537v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertail" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287477v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marthe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gazzoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287482v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2007.RadTransfProc.480" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289013v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287481v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dyan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommi&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695968" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287550v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287492v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepoutre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cataldi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287490v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289015v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyheneche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Massabki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;ron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drolet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5339-7_79" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289244v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289259v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;nault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudreuil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tarrats" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Longuemard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289591v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gonthier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289596v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290241v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padioleau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463660v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297446v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287434v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297299v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307817v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536466v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536454v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535125v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463592v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01289012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>