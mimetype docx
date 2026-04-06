--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic layered materials with magnetic frustration: An ARPES view of SmAuAl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and TbAuAl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Nonreciprocal spin-wave propagation in anisotropy-graded iron films prepared by nitrogen implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rezende-Gonçalves</w:t>
+                <w:t xml:space="preserve">L. Christienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antezak</w:t>
+                <w:t xml:space="preserve">J. Jiménez-Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kato</w:t>
+                <w:t xml:space="preserve">P. Rovillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Feng</w:t>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Y. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (20), pp.205114. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), pp.064040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.205114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/1qrj-gtjb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064929v1</w:t>
+                <w:t xml:space="preserve">hal-05419676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreciprocal spin-wave propagation in anisotropy-graded iron films prepared by nitrogen implantation</w:t>
+                <w:t xml:space="preserve">Metallic layered materials with magnetic frustration: An ARPES view of SmAuAl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and TbAuAl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Christienne</w:t>
+                <w:t xml:space="preserve">P. Rezende-Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jiménez-Bustamante</w:t>
+                <w:t xml:space="preserve">A. Antezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rovillain</w:t>
+                <w:t xml:space="preserve">T. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eddrief</w:t>
+                <w:t xml:space="preserve">K. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zheng</w:t>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (6), pp.064040. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (20), pp.205114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/1qrj-gtjb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.205114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419676v1</w:t>
+                <w:t xml:space="preserve">hal-05064929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-dimensional In&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanostructures on MgO cubes</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavica Stankic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -504,51 +504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure Dimensionality of the Quantum-Critical Ferromagnet YbNi 4 P 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Broad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aryal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (19), </w:t>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lömker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,177 +2775,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-tunable superconductivity at SrTiO3 surface realized by Al layer evaporation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straight motion of half-integer topological defects in thin Fe-N magnetic films with stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserond</w:t>
+                <w:t xml:space="preserve">S. Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Linez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anil Murani</w:t>
+                <w:t xml:space="preserve">R. Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5049363⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27283-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351848v1</w:t>
+                <w:t xml:space="preserve">hal-01819712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting topological insulators into topological metals within the tetradymite family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2954,501 +2954,501 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aryal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (16), pp.165112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.165112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight motion of half-integer topological defects in thin Fe-N magnetic films with stripe domains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Tacchi</w:t>
+                <w:t xml:space="preserve">Gate-tunable superconductivity at SrTiO3 surface realized by Al layer evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamashis Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">Emilie Tisserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garnier</w:t>
+                <w:t xml:space="preserve">Florence Linez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Monteverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Murani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.9339. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (21), pp.213902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27283-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5049363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819712v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D surprises at the surface of 3D materials: confined electron systems in transition metal oxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetization dynamics of weak stripe domains in Fe–N thin films: a multitechnique complementary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Chris Rödel</w:t>
+                <w:t xml:space="preserve">Ibrahima Sock Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 219, pp.16-28. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (46), pp.465803 </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2016.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa8f36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01389528v1</w:t>
+                <w:t xml:space="preserve">hal-01632838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization dynamics of weak stripe domains in Fe–N thin films: a multitechnique complementary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D surprises at the surface of 3D materials: confined electron systems in transition metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Sock Camara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Tacchi</w:t>
+                <w:t xml:space="preserve">Tobias Chris Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Charles Garnier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andres Felipe Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (46), pp.465803 </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa8f36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632838v1</w:t>
+                <w:t xml:space="preserve">in2p3-01389528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ion implantation parameters on the perpendicular magnetic anisotropy of Fe-N thin films with stripe domains</w:t>
               </w:r>
@@ -3473,51 +3473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3562,295 +3562,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
+                <w:t xml:space="preserve">Two-dimensional electron system at the magnetically tunable ${\mathrm{EuO}\text{/}\mathrm{SrTiO}}_{3}$ interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+                <w:t xml:space="preserve">Patrick Lömker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ferté</w:t>
+                <w:t xml:space="preserve">Tobias C. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+                <w:t xml:space="preserve">Timm Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624336v1</w:t>
+                <w:t xml:space="preserve">hal-01851298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron system at the magnetically tunable ${\mathrm{EuO}\text{/}\mathrm{SrTiO}}_{3}$ interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lömker</w:t>
+                <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias C. Rödel</w:t>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timm Gerber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (6), pp.062001. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.886 - 897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.062001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851298v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity nucleation and growth in dual beam irradiated 316L industrial austenitic stainless steel</w:t>
               </w:r>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4126,51 +4126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vivek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,563 +4228,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Fabrication of 2D Electron Systems in Functional Oxides</w:t>
+                <w:t xml:space="preserve">Temperature and field dependent magnetization in a sub-µm patterned Co/FeRh film studied by resonant x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tc Rodel</w:t>
+                <w:t xml:space="preserve">Lounès Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Fortuna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Le Fevre</w:t>
+                <w:t xml:space="preserve">Martin Obstbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201505021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.205003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/20/205003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01303509v1</w:t>
+                <w:t xml:space="preserve">hal-01323817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and field dependent magnetization in a sub-µm patterned Co/FeRh film studied by resonant x-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal Fabrication of 2D Electron Systems in Functional Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tc Rodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounès Lounis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Fortuna</w:t>
+                <w:t xml:space="preserve">E Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Obstbaum</w:t>
+                <w:t xml:space="preserve">P Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (20), pp.205003. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.1976-1980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/20/205003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201505021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323817v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01303509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+                <w:t xml:space="preserve">Perpendicular Magnetic Anisotropy in Fe–N Thin Films: Threshold Field for Irreversible Magnetic Stripe Domain Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10343⟩</w:t>
+              <w:t xml:space="preserve">SPIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.1640014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010324716400142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277514v1</w:t>
+                <w:t xml:space="preserve">hal-01479010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicular Magnetic Anisotropy in Fe–N Thin Films: Threshold Field for Irreversible Magnetic Stripe Domain Rotation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bisero</w:t>
+                <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 06, pp.1640014. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2010324716400142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479010v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
               </w:r>
@@ -4796,51 +4796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,307 +4898,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of room-temperature ferromagnetic nano-domains at the surface of a non-magnetic oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure of Au-ion irradiated 316L and FeNiCr austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Taniuchi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M.L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 480, pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01348195v1</w:t>
+                <w:t xml:space="preserve">in2p3-01389477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of Au-ion irradiated 316L and FeNiCr austenitic stainless steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Legras</w:t>
+                <w:t xml:space="preserve">Imaging of room-temperature ferromagnetic nano-domains at the surface of a non-magnetic oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taniuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Motoyui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Lescoat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">K. Morozumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Rodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01389477v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01348195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
               </w:r>
@@ -5344,51 +5344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,177 +5458,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01202488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting nanowires by electron-beam-induced deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irreversible transformation of ferromagnetic ordered stripe domains in single-shot infrared-pump/resonant-x-ray-scattering-probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan Li</w:t>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Baumier</w:t>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alik Kasumov</w:t>
+                <w:t xml:space="preserve">V. Lopez-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guéron</w:t>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geilhufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4906269⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (issue 5), pp.054416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.054416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882670v1</w:t>
+                <w:t xml:space="preserve">in2p3-01143243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5637,51 +5637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5696,234 +5696,234 @@
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 352, pp.107 - 114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible transformation of ferromagnetic ordered stripe domains in single-shot infrared-pump/resonant-x-ray-scattering-probe experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bergeard</w:t>
+                <w:t xml:space="preserve">Superconducting nanowires by electron-beam-induced deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamashis Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schaffert</w:t>
+                <w:t xml:space="preserve">Chuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lopez-Flores</w:t>
+                <w:t xml:space="preserve">Cedric Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jaouen</w:t>
+                <w:t xml:space="preserve">Alik Kasumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Geilhufe</w:t>
+                <w:t xml:space="preserve">S. Guéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (issue 5), pp.054416. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.054416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4906269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01143243v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering two-dimensional electron gases at the (001) and (101) surfaces of TiO2 anatase using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Roedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,731 +6262,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field resistant quantum interferences in Josephson junctions based on bismuth nanowires</w:t>
+                <w:t xml:space="preserve">Two-dimensional electron gas with six-fold symmetry at the (111) surface of KTaO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kasumov</w:t>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Murani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">T. C. Rodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.245427⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115787v1</w:t>
+                <w:t xml:space="preserve">in2p3-00939913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Plane Epitaxial Growth of Silicon Nanowires and Junction Formation on Si(100) Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the peculiar deformation mechanism of ion-induced texture rotation in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lw Yu</w:t>
+                <w:t xml:space="preserve">A. S. Sologubenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mk Xu</w:t>
+                <w:t xml:space="preserve">M. J. Suess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Xu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Spolenak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl503001g⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01100533v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00985705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gas with six-fold symmetry at the (111) surface of KTaO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of molybdenum target by centrifugal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bareille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">V. Petitbon-Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 299 (2), pp.1149-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-013-2655-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00939913v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00985716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the peculiar deformation mechanism of ion-induced texture rotation in thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Plane Epitaxial Growth of Silicon Nanowires and Junction Formation on Si(100) Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lw Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seita</w:t>
+                <w:t xml:space="preserve">Mk Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Sologubenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">J Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Suess</w:t>
+                <w:t xml:space="preserve">Zg Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Spolenak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.297-306. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (issue : 11), pp.6469-6474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.10.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl503001g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00985705v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01100533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of molybdenum target by centrifugal method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic field resistant quantum interferences in Josephson junctions based on bismuth nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durnez</w:t>
+                <w:t xml:space="preserve">A. Murani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Petitbon-Thévenet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">S. Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 299 (2), pp.1149-1154. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (issue 24), pp.245427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-013-2655-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.245427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00985716v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational Tuning of the Fermi Sea of Confined Electrons at the SrTiO3 (110) and (111) Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Roedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7063,64 +7063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant spin splitting of the two-dimensional electron gas at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Roedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7308,459 +7308,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth-Catalyzed and Doped Silicon Nanowires for One-Pump-Down Fabrication of Radial Junction Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linwei Yu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/NL3017187⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.121107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757353v1</w:t>
+                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.9769-9776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00713713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Bismuth-Catalyzed and Doped Silicon Nanowires for One-Pump-Down Fabrication of Radial Junction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taewoo Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.121107. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.4153-4158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/NL3017187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective nucleation induced by defect nanostructures: A way to control cobalt disilicide precipitation during ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,51 +7902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t>
@@ -8112,421 +8112,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00734799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effects of dual-beam implantation on the microstructural development in silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stability and evolution of low-surface-tension metal catalyzed growth of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.W Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. A. Kirk</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144118⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.123113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3569817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00651362v1</w:t>
+                <w:t xml:space="preserve">in2p3-00596147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synergetic effects of dual-beam implantation on the microstructural development in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Furtmayr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Kirk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110, pp.064313. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.144118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00651362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and evolution of low-surface-tension metal catalyzed growth of silicon nanowires</w:t>
+                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.W Yu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Furtmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98, pp.123113. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.064313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3569817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00596147v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic reversal in ion-irradiated FePt thin films</w:t>
               </w:r>
@@ -8564,51 +8564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (36), pp.365002. </w:t>
@@ -8658,90 +8658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN/AlN quantum disc single-nanowire photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8804,90 +8804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8932,311 +8932,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00577207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux d'ions - Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wafer-scale fabrication of magneto-photonic structures in Bismuth Iron Garnet thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magdenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.2437-2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00776571v1</w:t>
+                <w:t xml:space="preserve">in2p3-00670135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale fabrication of magneto-photonic structures in Bismuth Iron Garnet thin film</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faisceaux d'ions - Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.M4396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00670135v1</w:t>
+                <w:t xml:space="preserve">in2p3-00776571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9326,77 +9326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9447,90 +9447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence polarization properties of single GaN nanowires containing Al(x)Ga(1-x)N/GaN quantum discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9766,51 +9766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Moustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9851,217 +9851,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00681386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux d'ions - Théorie et mise en œuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faisceaux d'ions - Théorie et mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-O. Ruault</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.M4395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00776570v1</w:t>
+                <w:t xml:space="preserve">in2p3-00716671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux d'ions - Théorie et mise en oeuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faisceaux d'ions - Théorie et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.O. Ruault</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.M4395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00716671v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00776570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomorphic SiGe/Si(001) layers synthesized by gas immersion laser doping</w:t>
               </w:r>
@@ -10194,51 +10194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and growth of cobalt disilicide precipitates during in situ transmission electron microscopy implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10324,51 +10324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ transmission electron microscopy ion irradiation studies at Orsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10457,77 +10457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage mechanism of nanocavities in amorphous Si under ion irradiation: An in situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10604,51 +10604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry-Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10712,64 +10712,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nanocavities in amorphous Si shrink under ion beam irradiation: An in situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10885,51 +10885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 79, pp.3416-3418</w:t>
@@ -11083,90 +11083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of ion beam-assisted solid phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 141, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11191,64 +11191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of ion beam induced Si crystallization from a silicide interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11762,51 +11762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic study of the stability of FeN phases prepared by nitrogen implantation in Fe thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11883,64 +11883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12008,64 +12008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides. 42nd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12114,329 +12114,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00955197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
+                <w:t xml:space="preserve">Soft X-Ray Magneto-Optics: Probing Magnetism by Resonant Scattering Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Volgin</w:t>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Radiguet</w:t>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+                <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Latin American Workshop on Magnetism, Magnetic Materials and their Applications (LAW3M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Buenos Aires, Argentina. pp.4711-4716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2256113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00954504v1</w:t>
+                <w:t xml:space="preserve">in2p3-00912674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-Ray Magneto-Optics: Probing Magnetism by Resonant Scattering Experiments</w:t>
+                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">A. Volgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delaunay</w:t>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Breitwieser</w:t>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Latin American Workshop on Magnetism, Magnetic Materials and their Applications (LAW3M)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00912674v1</w:t>
+                <w:t xml:space="preserve">in2p3-00954504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional électron gas with hexagonal electronic structure at the surface of KTaO3(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12498,325 +12498,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00954943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMA-2 at SOLEIL: a set-up for magnetic and coherent scattering of polarized soft x-rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ion irradiation coupled with He implantation on the swelling microstructure of austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"In-situ Characterization in Nanomechanics and Radiation Damage" Symposium, 19th International Conference on Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nassau, Bahamas</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00954720v1</w:t>
+                <w:t xml:space="preserve">in2p3-00954932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ion irradiation coupled with He implantation on the swelling microstructure of austenitic stainless steels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRMA-2 at SOLEIL: a set-up for magnetic and coherent scattering of polarized soft x-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaudemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"In-situ Characterization in Nanomechanics and Radiation Damage" Symposium, 19th International Conference on Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.202009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/20/202009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954932v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part I: TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12910,51 +12910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTDS- 26th International Nuclear Target Development Society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Mainz, Germany</w:t>
@@ -12977,605 +12977,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00773581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in meander domain structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on "Correlated Electrons at Surfaces and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEMS 2012 - JOINT EUROPEAN MAGNETIC SYMPOSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 AVE DU HOGGAR PARC D ACTIVITES COUTABOEUF BP 112, F-91944 CEDEX A, France. pp.UNSP 01001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134001001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771719v1</w:t>
+                <w:t xml:space="preserve">hal-01240924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in meander domain structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Tortarolo</w:t>
+                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS 2012 - JOINT EUROPEAN MAGNETIC SYMPOSIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on "Correlated Electrons at Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Würzburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134001001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240924v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of magnetic order in meander domain structures: role of lateral confinement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tortarolo</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS 2012 - Joint European Magnetic Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Parme, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Electron Spectroscopy and Structure: ICESS-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00773580v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">X-ray imaging of magnetic order in meander domain structures: role of lateral confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electron Spectroscopy and Structure: ICESS-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">JEMS 2012 - Joint European Magnetic Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771717v1</w:t>
+                <w:t xml:space="preserve">in2p3-00773580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure and two-dimensional electron gas at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13611,842 +13611,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">REI 16th International Conference on Radiation Effects in Insulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771871v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REI 16th International Conference on Radiation Effects in Insulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771754v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of irradiation coupled with He implantation on the swelling microstructure of austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pokor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
+              <w:t xml:space="preserve">EMIR User Days French Network 'Etude des Matériaux sous Irradiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771685v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of irradiation coupled with He implantation on the swelling microstructure of austenitic stainless steels</w:t>
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIR User Days French Network 'Etude des Matériaux sous Irradiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, International Workshop on Positron Studies of Defects, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771756v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ ion beam TEM experiences feedback from JANNuS-Orsay facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaitasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, International Workshop on Positron Studies of Defects, Netherlands</w:t>
+              <w:t xml:space="preserve">The second workshop on the use of in situ TEM / ion accelerator techniques in the study of radiation damage in solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771691v1</w:t>
+                <w:t xml:space="preserve">in2p3-00653757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ ion beam TEM experiences feedback from JANNuS-Orsay facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Oliviero</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second workshop on the use of in situ TEM / ion accelerator techniques in the study of radiation damage in solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00653757v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of AlGaN/GaN quantum disc tructures in single nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2243-2245, </w:t>
@@ -14497,77 +14497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14622,77 +14622,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14747,64 +14747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation entre l'extension spatiale des porteurs de charges et des défauts lacunaires dans SrTiO3 modifié en surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14859,103 +14859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of GaN and GaN/AlN nanowires: the effect of doping and structural defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2233-2235, </w:t>
@@ -15044,64 +15044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials, PTM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
@@ -15130,90 +15130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modiﬁcation of SiO2 by Kr and Xe implantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaïtasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ntsoenzok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15290,51 +15290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Ganchenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gettering and Defect Engineering in Semiconductor Technology XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Giens, France. pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15385,51 +15385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15730,77 +15730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam-induced interfacial growth in Si and silicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15855,90 +15855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of ion-beam cobalt silicide growth in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaitasov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium G: Material Aspects o Ion Beam Synthesis: Phase Formation and Modification of the E-Mrs 1993 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Strasbourg, France. pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16002,51 +16002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16116,90 +16116,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JANNuS facility at Orsay: an in-situ TEM for nanosciences and nuclear simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaitasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16254,64 +16254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ TEM studies of materials under ion beams: JANNuS dual beam TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaïtasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16379,77 +16379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined electron gas at the surface of SrTiO3: direct observation of the electronic subbands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16719,51 +16719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Bernas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials science with ion beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.73-111, 2010, Topics In Applied Physics, </w:t>
@@ -16813,64 +16813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam induced crystallization of amorphous Si from NiSi$_2$ precipitates : an in situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16979,77 +16979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de réalisation d'un cristal magneto-photonique et composant comprenant un tel cristal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magdenko Liubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 2951740A1. CSNSM PS2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17230,77 +17230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ptok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tsotezem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17639,51 +17639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugosite et instabilites de croissance lors de l'epitaxie du silicium en phase solide : role de l'irradiation ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Sud - Paris XI, 1995. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17879,51 +17879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05419676v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez-Bustamante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1qrj-gtjb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04195J" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Broad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thees" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitayush Jha Thakur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Shiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.L032401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mallik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge G&#246;bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Witt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente-Arche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01858-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157551v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F Santander-Syro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bareille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika G&#252;ttler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020750118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran Phong Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hofhuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Rana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Huijben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201900028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02127578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iwan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0419-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049363" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27283-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sock Camara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charles Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa8f36" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amarouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986653" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. R&#246;del" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.041121" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Rodel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fortuna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sengupta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frantzeskakis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Fevre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201505021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324716400142" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniuchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Motoyui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morozumi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Rodel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11781" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC8Z9JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHTHCSD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alik Kasumov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;ron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906269" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geilhufe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.054416" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Roedel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Rozenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041106" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115787v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sengupta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.245427" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lw Yu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Xu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Xue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503001g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rodel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03586" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seita" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Sologubenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Suess" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spolenak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.10.042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJCMWGMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985716v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durnez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petitbon-Th&#233;venet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-013-2655-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01087928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.1.051002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landolt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757353v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict O'Donnell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewoo Jeon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/NL3017187" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Ruault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kirk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Borodin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769213" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuevas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651362v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144118" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596147v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W Yu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Donnell" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriache" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569817" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569693v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mougin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Plantevin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/36/365002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DH54ZMMX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Calvet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Meshkov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strupiechonski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubestani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Snyder" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.319" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9BPKMXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681386v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Yu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudwan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moustapha" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227667" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776570v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716671v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ruault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854943v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Perrossier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956674" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854629v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ganchenkova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964098" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024728v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaumont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;fktasov" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0219" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V8FPTM3R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022247v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ridgway" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Williams" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011971v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010709v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Zhu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Conway" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008398v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xianfang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Williams" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001810v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedellec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000777v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383485v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bareille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. Rodel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Guttler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688166v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabathier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Michel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611503003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057436v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maillard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWXZ278W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955374v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954941v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955197v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954943v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773581v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petitbon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mottier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefort" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771719v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771717v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771754v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Egger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771756v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771691v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653757v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771733v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771658v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771745v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724656v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsoenzok" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025460v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Borodin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ganchenkova" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014207v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010363v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong-Leung" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011468v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong Leung" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000597v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.W. Lin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000678v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001964v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cabarrocas P. Roca" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771846v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771853v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbecq" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256740v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delauche" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alemani" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665769v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Azevedo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88789-8_4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WFWCWNV5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001713v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724640v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko Liubov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404646v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Censier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002768v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05419676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez-Bustamante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1qrj-gtjb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04195J" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Broad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thees" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitayush Jha Thakur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Shiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.L032401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mallik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge G&#246;bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Witt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente-Arche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01858-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157551v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F Santander-Syro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bareille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika G&#252;ttler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020750118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran Phong Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hofhuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Rana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Huijben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201900028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02127578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iwan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0419-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27283-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sock Camara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charles Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa8f36" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amarouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986653" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. R&#246;del" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.041121" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Rodel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fortuna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sengupta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frantzeskakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Fevre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201505021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324716400142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC8Z9JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348195v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniuchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Motoyui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morozumi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Rodel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11781" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHTHCSD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geilhufe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.054416" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alik Kasumov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;ron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906269" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Roedel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Rozenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041106" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rodel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03586" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985705v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Sologubenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Suess" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spolenak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.10.042" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJCMWGMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durnez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petitbon-Th&#233;venet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-013-2655-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100533v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lw Yu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Xu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Xu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Xue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503001g" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sengupta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.245427" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01087928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.1.051002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landolt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict O'Donnell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewoo Jeon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/NL3017187" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Ruault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kirk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Borodin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769213" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuevas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W Yu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Donnell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569817" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651362v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144118" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569693v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mougin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Plantevin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/36/365002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DH54ZMMX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776571v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Calvet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Meshkov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strupiechonski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubestani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Snyder" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.319" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9BPKMXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681386v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Yu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudwan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moustapha" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227667" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716671v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ruault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854943v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Perrossier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956674" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854629v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ganchenkova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964098" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024728v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaumont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;fktasov" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0219" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V8FPTM3R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022247v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ridgway" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Williams" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011971v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010709v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Zhu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Conway" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008398v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xianfang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Williams" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001810v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedellec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000777v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383485v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bareille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. Rodel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Guttler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688166v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabathier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Michel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611503003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057436v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maillard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWXZ278W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955374v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954941v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955197v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954943v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954932v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773581v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petitbon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mottier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefort" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771719v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771754v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Egger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771756v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771691v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653757v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771733v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771658v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771745v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724656v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsoenzok" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025460v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Borodin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ganchenkova" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014207v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010363v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong-Leung" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011468v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong Leung" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000597v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.W. Lin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000678v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001964v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cabarrocas P. Roca" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771846v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771853v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbecq" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256740v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delauche" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alemani" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665769v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Azevedo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88789-8_4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WFWCWNV5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001713v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724640v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko Liubov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404646v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Censier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002768v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>