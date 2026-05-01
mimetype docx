--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreciprocal spin-wave propagation in anisotropy-graded iron films prepared by nitrogen implantation</w:t>
+                <w:t xml:space="preserve">Soft X-rays with orbital angular momentum for resonant scattering experiments at Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Christienne</w:t>
+                <w:t xml:space="preserve">Pietro Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jiménez-Bustamante</w:t>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rovillain</w:t>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eddrief</w:t>
+                <w:t xml:space="preserve">Joan Vila-Comamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zheng</w:t>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (6), pp.064040. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.858-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/1qrj-gtjb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057752600322X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419676v1</w:t>
+                <w:t xml:space="preserve">hal-05437327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic layered materials with magnetic frustration: An ARPES view of SmAuAl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and TbAuAl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -368,8793 +368,8781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dimensional In&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanostructures on MgO cubes</w:t>
+                <w:t xml:space="preserve">Nonreciprocal spin-wave propagation in anisotropy-graded iron films prepared by nitrogen implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+                <w:t xml:space="preserve">L. Christienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baumier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">J. Jiménez-Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavica Stankic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Rovillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR04195J⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), pp.064040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1qrj-gtjb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049436v1</w:t>
+                <w:t xml:space="preserve">hal-05419676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure Dimensionality of the Quantum-Critical Ferromagnet YbNi 4 P 2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-dimensional In&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanostructures on MgO cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thees</w:t>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zatko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Stankic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.126401⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (12), pp.7379-7384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04195J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010114v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Seebeck coefficient driven by “pudding mold” flat band in hole-doped CuRhO 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Structure Dimensionality of the Quantum-Critical Ferromagnet YbNi 4 P 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Thees</w:t>
+                <w:t xml:space="preserve">J. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fortuna</w:t>
+                <w:t xml:space="preserve">W. Broad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">M. Thees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Shiga</w:t>
+                <w:t xml:space="preserve">V. Zatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (3), pp.L032401. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (12), pp.126401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.L032401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.126401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010119v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic band structure of superconducting KTaO3 (111) interfaces</w:t>
+                <w:t xml:space="preserve">Large Seebeck coefficient driven by “pudding mold” flat band in hole-doped CuRhO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srijani Mallik</w:t>
+                <w:t xml:space="preserve">Amitayush Jha Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Börge Göbel</w:t>
+                <w:t xml:space="preserve">Maximilian Thees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Witt</w:t>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Varotto</w:t>
+                <w:t xml:space="preserve">Daisuke Shiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169750⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.L032401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.L032401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457998v1</w:t>
+                <w:t xml:space="preserve">hal-05010119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lived Andreev states as evidence for protected hinge modes in a bismuth nanoring Josephson junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bernard</w:t>
+                <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Peng</w:t>
+                <w:t xml:space="preserve">A. Kasumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kasumov</w:t>
+                <w:t xml:space="preserve">R. Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-022-01858-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-tuned isotherms and dynamic change at the superconducting transition in a gate-controlled ${\mathrm{AlO}}_{x}/{\mathrm{SrTiO}}_{3}$ heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic band structure of superconducting KTaO3 (111) interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamashis Sengupta</w:t>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Monteverde</w:t>
+                <w:t xml:space="preserve">Hugo Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Murani</w:t>
+                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marrache-Kikuchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrés F Santander-Syro</w:t>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.125112⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.121108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0169750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157551v3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hidden order to antiferromagnetism: Electronic structure changes in Fe-doped URu 2 Si 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Density-tuned isotherms and dynamic change at the superconducting transition in a gate-controlled ${\mathrm{AlO}}_{x}/{\mathrm{SrTiO}}_{3}$ heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamashis Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Dai</w:t>
+                <w:t xml:space="preserve">Miguel Monteverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bareille</w:t>
+                <w:t xml:space="preserve">Anil Murani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Rödel</w:t>
+                <w:t xml:space="preserve">Claire Marrache-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Güttler</w:t>
+                <w:t xml:space="preserve">Andrés F Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (27), pp.e20207501. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.125112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2020750118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.125112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457993v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157551v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the itinerant-to-localized transmutation of electrons across the metal-to-insulator transition in V O 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Thees</w:t>
+                <w:t xml:space="preserve">From hidden order to antiferromagnetism: Electronic structure changes in Fe-doped URu 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-Han Lee</w:t>
+                <w:t xml:space="preserve">Ji Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Luca Bouwmeester</w:t>
+                <w:t xml:space="preserve">Cédric Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro H Rezende-Gonçalves</w:t>
+                <w:t xml:space="preserve">Tobias Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma David</w:t>
+                <w:t xml:space="preserve">Monika Güttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (45), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (27), pp.e20207501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj1164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2020750118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451380v1</w:t>
+                <w:t xml:space="preserve">hal-04457993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the itinerant-to-localized transmutation of electrons across the metal-to-insulator transition in V O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Thees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Han Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Luca Bouwmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H Rezende-Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (45), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abj1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419412v1</w:t>
+                <w:t xml:space="preserve">hal-03451380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation and Spin Texture of Dirac Node Arcs in Tetradymite Topological Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dai</w:t>
+                <w:t xml:space="preserve">Imaging the itinerant-to-localized transmutation of electrons across the metal-to-insulator transition in V O 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Thees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Han Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Rosa Luca Bouwmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aryal</w:t>
+                <w:t xml:space="preserve">Pedro H Rezende-Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-W. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Emma David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (19), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.196407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264836v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray Lensless Imaging in Reflection Mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fortuna</w:t>
+                <w:t xml:space="preserve">Experimental Observation and Spin Texture of Dirac Node Arcs in Tetradymite Topological Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+                <w:t xml:space="preserve">N. Aryal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+                <w:t xml:space="preserve">K.-W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics8120569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.196407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475732v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum interference effects of out-of-plane confinement on two-dimensional electron systems in oxides</w:t>
+                <w:t xml:space="preserve">Soft X-ray Lensless Imaging in Reflection Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A F Santander-Syro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Dai</w:t>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. C Rödel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075101⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics8120569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024688v1</w:t>
+                <w:t xml:space="preserve">hal-03475732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Vanadium Dioxide Film Orientation Using Nanosheets: a Combined Microscopy, Diffraction, Transport, and Soft X‐Ray in Transmission Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum interference effects of out-of-plane confinement on two-dimensional electron systems in oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hofhuis</w:t>
+                <w:t xml:space="preserve">A F Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhimanyu Rana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans Hilgenkamp</w:t>
+                <w:t xml:space="preserve">T. C Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adv.Funct.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201900028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483952v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable two-dimensional electron system at the (110) surface of SnO 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Tailoring Vanadium Dioxide Film Orientation Using Nanosheets: a Combined Microscopy, Diffraction, Transport, and Soft X‐Ray in Transmission Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Tran Phong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hofhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lömker</w:t>
+                <w:t xml:space="preserve">Abhimanyu Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yukawa</w:t>
+                <w:t xml:space="preserve">Mark Huijben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hilgenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.085121⟩</w:t>
+              <w:t xml:space="preserve">Adv.Funct.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.1900028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201900028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221490v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed stereo lensless X-ray imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Duarte</w:t>
+                <w:t xml:space="preserve">Tunable two-dimensional electron system at the (110) surface of SnO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cassin</w:t>
+                <w:t xml:space="preserve">P. Lömker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huijts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">R. Yukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41566-019-0419-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (8), pp.085121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.085121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02127578v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMET: a new end-station at SOLEIL for coherent magnetic scattering in transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Popescu</w:t>
+                <w:t xml:space="preserve">J. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perron</w:t>
+                <w:t xml:space="preserve">B. Pilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pilette</w:t>
+                <w:t xml:space="preserve">R. Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (1), pp.280-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600577518016612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density two-dimensional electron system induced by oxygen vacancies in ZnO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computed stereo lensless X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rödel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Dai</w:t>
+                <w:t xml:space="preserve">R. Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Iwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.051601⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-019-0419-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221741v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02127578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle resolved photoemission spectroscopy study of the spin-charge separation in the strongly correlated cuprates SrCuO2 and Sr2CuO3 with S = 0 impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamashis Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 225, pp.49-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elspec.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight motion of half-integer topological defects in thin Fe-N magnetic films with stripe domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-density two-dimensional electron system induced by oxygen vacancies in ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Silvani</w:t>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tacchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Garnier</w:t>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27283-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.051601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.051601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819712v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting topological insulators into topological metals within the tetradymite family</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Dai</w:t>
+                <w:t xml:space="preserve">Straight motion of half-integer topological defects in thin Fe-N magnetic films with stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Graf</w:t>
+                <w:t xml:space="preserve">S. Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhang</w:t>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.165112⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27283-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851218v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-tunable superconductivity at SrTiO3 surface realized by Al layer evaporation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tisserond</w:t>
+                <w:t xml:space="preserve">Converting topological insulators into topological metals within the tetradymite family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aryal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Linez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anil Murani</w:t>
+                <w:t xml:space="preserve">D. Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5049363⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (16), pp.165112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.165112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351848v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization dynamics of weak stripe domains in Fe–N thin films: a multitechnique complementary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Tacchi</w:t>
+                <w:t xml:space="preserve">Gate-tunable superconductivity at SrTiO3 surface realized by Al layer evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamashis Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Charles Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Fortuna</w:t>
+                <w:t xml:space="preserve">Emilie Tisserond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Linez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Monteverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Murani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa8f36⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (21), pp.213902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632838v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D surprises at the surface of 3D materials: confined electron systems in transition metal oxides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Element Selective Probe of the Ultra-Fast Magnetic Response to an Element Selective Excitation in Fe-Ni Compounds Using a Two-Color FEL Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics4010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01389528v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ion implantation parameters on the perpendicular magnetic anisotropy of Fe-N thin films with stripe domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavity nucleation and growth in dual beam irradiated 316L industrial austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garnier</w:t>
+                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marangolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Eddrief</w:t>
+                <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor H. Etgens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4986653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 494, pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551106v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron system at the magnetically tunable ${\mathrm{EuO}\text{/}\mathrm{SrTiO}}_{3}$ interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional electron systems in $A{\mathrm{TiO}}_{3}$ perovskites ($A=\mathrm{Ca}$, Ba, Sr): Control of orbital hybridization and energy order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias C. Rödel</w:t>
+                <w:t xml:space="preserve">T.C. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timm Gerber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">M. Vivek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.062001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.041121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.041121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851298v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+                <w:t xml:space="preserve">2D surprises at the surface of 3D materials: confined electron systems in transition metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ferté</w:t>
+                <w:t xml:space="preserve">Tobias Chris Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andres Felipe Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624336v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01389528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity nucleation and growth in dual beam irradiated 316L industrial austenitic stainless steel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetization dynamics of weak stripe domains in Fe–N thin films: a multitechnique complementary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Sock Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (46), pp.465803 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa8f36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584640v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element Selective Probe of the Ultra-Fast Magnetic Response to an Element Selective Excitation in Fe-Ni Compounds Using a Two-Color FEL Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">Influence of ion implantation parameters on the perpendicular magnetic anisotropy of Fe-N thin films with stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics4010006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (24), pp.243903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4986653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448509v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron systems in $A{\mathrm{TiO}}_{3}$ perovskites ($A=\mathrm{Ca}$, Ba, Sr): Control of orbital hybridization and energy order</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional electron system at the magnetically tunable ${\mathrm{EuO}\text{/}\mathrm{SrTiO}}_{3}$ interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lömker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias C. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.C. Rödel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Bertran</w:t>
+                <w:t xml:space="preserve">Timm Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.041121⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646024v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and field dependent magnetization in a sub-µm patterned Co/FeRh film studied by resonant x-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounès Lounis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Fortuna</w:t>
+                <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Obstbaum</w:t>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/20/205003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.886 - 897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323817v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Fabrication of 2D Electron Systems in Functional Oxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging of room-temperature ferromagnetic nano-domains at the surface of a non-magnetic oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Fortuna</w:t>
+                <w:t xml:space="preserve">T. Taniuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sengupta</w:t>
+                <w:t xml:space="preserve">Y. Motoyui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Frantzeskakis</w:t>
+                <w:t xml:space="preserve">K. Morozumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Le Fevre</w:t>
+                <w:t xml:space="preserve">T.C. Rodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (10), pp.1976-1980. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201505021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01303509v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01348195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicular Magnetic Anisotropy in Fe–N Thin Films: Threshold Field for Irreversible Magnetic Stripe Domain Rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Charles Garnier</w:t>
+                <w:t xml:space="preserve">Microstructure of Au-ion irradiated 316L and FeNiCr austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Eddrieff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Fortuna</w:t>
+                <w:t xml:space="preserve">M.L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010324716400142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 480, pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479010v1</w:t>
+                <w:t xml:space="preserve">in2p3-01389477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">Universal Fabrication of 2D Electron Systems in Functional Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tc Rodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10343⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.1976-1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201505021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277514v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01303509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+                <w:t xml:space="preserve">Temperature and field dependent magnetization in a sub-µm patterned Co/FeRh film studied by resonant x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Obstbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.205003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/20/205003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222786v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of Au-ion irradiated 316L and FeNiCr austenitic stainless steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Perpendicular Magnetic Anisotropy in Fe–N Thin Films: Threshold Field for Irreversible Magnetic Stripe Domain Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">SPIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.1640014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010324716400142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01389477v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of room-temperature ferromagnetic nano-domains at the surface of a non-magnetic oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.11781. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11781⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01348195v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Domain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+                <w:t xml:space="preserve">S. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.241110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01165410v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM study of the nucleation of bubbles induced by He implantation in 316L industrial austenitic stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+                <w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil K Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Li</w:t>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01202488v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01227308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible transformation of ferromagnetic ordered stripe domains in single-shot infrared-pump/resonant-x-ray-scattering-probe experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Schaffert</w:t>
+                <w:t xml:space="preserve">Four-state magnetic configuration in a tri-layer asymmetric ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lopez-Flores</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Geilhufe</w:t>
+                <w:t xml:space="preserve">Victor López-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.054416⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.202404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01143243v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+                <w:t xml:space="preserve">Superconducting nanowires by electron-beam-induced deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamashis Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alik Kasumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4906269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828028v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting nanowires by electron-beam-induced deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alik Kasumov</w:t>
+                <w:t xml:space="preserve">TEM study of the nucleation of bubbles induced by He implantation in 316L industrial austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guéron</w:t>
+                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.646-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4906269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882670v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01202488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering two-dimensional electron gases at the (001) and (101) surfaces of TiO2 anatase using light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">A. de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Rozenberg</w:t>
+                <w:t xml:space="preserve">G. Adjanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.041106⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 352, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01186318v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01165410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irreversible transformation of ferromagnetic ordered stripe domains in single-shot infrared-pump/resonant-x-ray-scattering-probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dufour</w:t>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tombret</w:t>
+                <w:t xml:space="preserve">V. Lopez-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geilhufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (issue 5), pp.054416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.054416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01227308v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01143243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-state magnetic configuration in a tri-layer asymmetric ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor López-Flores</w:t>
+                <w:t xml:space="preserve">Engineering two-dimensional electron gases at the (001) and (101) surfaces of TiO2 anatase using light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C. Roedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (issue 4), pp.041106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.041106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4936155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01443654v1</w:t>
+                <w:t xml:space="preserve">in2p3-01186318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gas with six-fold symmetry at the (111) surface of KTaO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">In-Plane Epitaxial Growth of Silicon Nanowires and Junction Formation on Si(100) Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lw Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mk Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zg Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03586⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (issue : 11), pp.6469-6474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl503001g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00939913v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01100533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the peculiar deformation mechanism of ion-induced texture rotation in thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. S. Sologubenko</w:t>
+                <w:t xml:space="preserve">Magnetic field resistant quantum interferences in Josephson junctions based on bismuth nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.10.042⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (issue 24), pp.245427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.245427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00985705v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of molybdenum target by centrifugal method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Petitbon-Thévenet</w:t>
+                <w:t xml:space="preserve">Two-dimensional electron gas with six-fold symmetry at the (111) surface of KTaO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C. Rodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-013-2655-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00985716v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00939913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Plane Epitaxial Growth of Silicon Nanowires and Junction Formation on Si(100) Substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of molybdenum target by centrifugal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petitbon-Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl503001g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 299 (2), pp.1149-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-013-2655-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01100533v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00985716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field resistant quantum interferences in Josephson junctions based on bismuth nanowires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the peculiar deformation mechanism of ion-induced texture rotation in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sengupta</w:t>
+                <w:t xml:space="preserve">M. Seita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Sologubenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Suess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Spolenak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.245427⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115787v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00985705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational Tuning of the Fermi Sea of Confined Electrons at the SrTiO3 (110) and (111) Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Roedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (5), pp.051002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.1.051002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01087928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant spin splitting of the two-dimensional electron gas at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Roedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (issue12), pp.1085-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NMAT4107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01101282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in patterned Co/Pd multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (22), pp.224420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.224420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">Bismuth-Catalyzed and Doped Silicon Nanowires for One-Pump-Down Fabrication of Radial Junction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taewoo Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.4153-4158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/NL3017187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective nucleation induced by defect nanostructures: A way to control cobalt disilicide precipitation during ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Kirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.123504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4769213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00713713v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00773567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth-Catalyzed and Doped Silicon Nanowires for One-Pump-Down Fabrication of Radial Junction Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/NL3017187⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.9769-9776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757353v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00713713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective nucleation induced by defect nanostructures: A way to control cobalt disilicide precipitation during ion implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. A. Borodin</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4769213⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.121107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00773567v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dl. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry-related magnetic interference patterns in long S N S Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.064510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00734799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and evolution of low-surface-tension metal catalyzed growth of silicon nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.W Yu</w:t>
+                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Furtmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3569817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.064313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00596147v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic effects of dual-beam implantation on the microstructural development in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Kirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.144118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00651362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Stability and evolution of low-surface-tension metal catalyzed growth of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.W Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.123113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3569817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00596147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reversal in ion-irradiated FePt thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Fortuna</w:t>
+                <w:t xml:space="preserve">Photoluminescence polarization properties of single GaN nanowires containing Al(x)Ga(1-x)N/GaN quantum discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/36/365002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.045411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569693v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00667995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/AlN quantum disc single-nanowire photodetectors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic reversal in ion-irradiated FePt thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.H. Julien</w:t>
+                <w:t xml:space="preserve">A Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200983652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (36), pp.365002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/36/365002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00610606v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">GaN/AlN quantum disc single-nanowire photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235308⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (6), pp.1323-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200983652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00577207v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00610606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale fabrication of magneto-photonic structures in Bismuth Iron Garnet thin film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Pang</w:t>
+                <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.04.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.235308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00670135v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00577207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisceaux d'ions - Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.M4396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9173,2154 +9161,2166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00776571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
+                <w:t xml:space="preserve">Wafer-scale fabrication of magneto-photonic structures in Bismuth Iron Garnet thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Herranz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+                <w:t xml:space="preserve">L. Magdenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tafra</w:t>
+                <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Basletic</w:t>
+                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3369438⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.2437-2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00670129v1</w:t>
+                <w:t xml:space="preserve">in2p3-00670135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.103704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3369438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
+                <w:t xml:space="preserve">in2p3-00670129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence polarization properties of single GaN nanowires containing Al(x)Ga(1-x)N/GaN quantum discs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.H. Julien</w:t>
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.045411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045411⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.144109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00667995v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature transport spectroscopy of defects using Schottky-barrier MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Meshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Strupiechonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toubestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 404, pp.5136-5139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2009.08.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00683377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided growth of in-plane silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. W. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Moustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.113106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3227667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00681386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux d'ions - Théorie et mise en oeuvre</w:t>
+                <w:t xml:space="preserve">Faisceaux d'ions - Théorie et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.O. Ruault</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.M4395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00716671v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00776570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux d'ions - Théorie et mise en œuvre</w:t>
+                <w:t xml:space="preserve">Faisceaux d'ions - Théorie et mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-O. Ruault</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.M4395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00776570v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00716671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomorphic SiGe/Si(001) layers synthesized by gas immersion laser doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Perrossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.021911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2956674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00854943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and growth of cobalt disilicide precipitates during in situ transmission electron microscopy implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Ganchenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Kirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104, pp.033527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2964098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00854629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ transmission electron microscopy ion irradiation studies at Orsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaïfktasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20, pp.1758-1768. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2005.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage mechanism of nanocavities in amorphous Si under ion irradiation: An in situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 206, pp.912-915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties and stability of Zr and Ti germanosilicides formed by rapid thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry-Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91 (8), pp.5468-5473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1462855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nanocavities in amorphous Si shrink under ion beam irradiation: An in situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 81, pp.2617-2619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of irradiation-induced nanocavity shrinkage in Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.F. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 79, pp.3416-3418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential amorphization and defect annihilation at nanocavities in silicon during ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Xianfang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77, pp.4280-4282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of ion beam-assisted solid phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 141, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of ion beam induced Si crystallization from a silicide interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colliex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 73, pp.264-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11330,4769 +11330,4769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URu2Si2: Trying to understand the mysterious “hidden-order” phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias C. Rodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Guttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPES19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Rare Gases Behavior in Uranium Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MINOS 2nd International Workshop, Irradiation of Nuclear Materials: Flux and Dose Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cadarache, France. pp.03003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201611503003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ TEM observation of nano-void formation in UO2 under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Radiation Effects in Insulators (REI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Helsinki, Finland. pp.247-250, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01057436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic study of the stability of FeN phases prepared by nitrogen implantation in Fe thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part I: TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium D "Materials and Devices for Renewable Energy, Sustainability and Environmental Protection" at the XII BRAZILIAN MRS MEETING 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Campos de Jordão, Brazil</w:t>
+              <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00955374v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMA-TREND Conference : Trends, Challenges and Emergent New Phenomena in Multifunctional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954941v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides. 42nd</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and magnetic study of the stability of FeN phases prepared by nitrogen implantation in Fe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jaszowiec International School and Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Wisla, Poland</w:t>
+              <w:t xml:space="preserve">Symposium D "Materials and Devices for Renewable Energy, Sustainability and Environmental Protection" at the XII BRAZILIAN MRS MEETING 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Campos de Jordão, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00955197v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00955374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-Ray Magneto-Optics: Probing Magnetism by Resonant Scattering Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Popescu</w:t>
+                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides. 42nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Breitwieser</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Latin American Workshop on Magnetism, Magnetic Materials and their Applications (LAW3M)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jaszowiec International School and Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Wisla, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00912674v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00955197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Décamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+                <w:t xml:space="preserve">A.F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">MAMA-TREND Conference : Trends, Challenges and Emergent New Phenomena in Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954504v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional électron gas with hexagonal electronic structure at the surface of KTaO3(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bareille</w:t>
+                <w:t xml:space="preserve">Soft X-Ray Magneto-Optics: Probing Magnetism by Resonant Scattering Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Bertran</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMA-TREND Conference : Trends, Challenges and Emergent New Phenomena in Multifunctional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Latin American Workshop on Magnetism, Magnetic Materials and their Applications (LAW3M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Buenos Aires, Argentina. pp.4711-4716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2256113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954943v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00912674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ion irradiation coupled with He implantation on the swelling microstructure of austenitic stainless steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Li</w:t>
+                <w:t xml:space="preserve">Two-dimensional électron gas with hexagonal electronic structure at the surface of KTaO3(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"In-situ Characterization in Nanomechanics and Radiation Damage" Symposium, 19th International Conference on Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nassau, Bahamas</w:t>
+              <w:t xml:space="preserve">MAMA-TREND Conference : Trends, Challenges and Emergent New Phenomena in Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954932v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMA-2 at SOLEIL: a set-up for magnetic and coherent scattering of polarized soft x-rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ion irradiation coupled with He implantation on the swelling microstructure of austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"In-situ Characterization in Nanomechanics and Radiation Damage" Symposium, 19th International Conference on Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nassau, Bahamas</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954720v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part I: TEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">IRMA-2 at SOLEIL: a set-up for magnetic and coherent scattering of polarized soft x-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaudemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.202009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/20/202009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954501v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CACAO facility: radioactive targets at Orsay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Durnez</w:t>
+                <w:t xml:space="preserve">Electronic structure and two-dimensional electron gas at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTDS- 26th International Nuclear Target Development Society conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">APS March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00773581v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in meander domain structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Tortarolo</w:t>
+                <w:t xml:space="preserve">CACAO facility: radioactive targets at Orsay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS 2012 - JOINT EUROPEAN MAGNETIC SYMPOSIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTDS- 26th International Nuclear Target Development Society conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Mainz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134001001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240924v1</w:t>
+                <w:t xml:space="preserve">in2p3-00773581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in meander domain structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on "Correlated Electrons at Surfaces and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEMS 2012 - JOINT EUROPEAN MAGNETIC SYMPOSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 AVE DU HOGGAR PARC D ACTIVITES COUTABOEUF BP 112, F-91944 CEDEX A, France. pp.UNSP 01001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134001001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771719v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electron Spectroscopy and Structure: ICESS-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">International Workshop on "Correlated Electrons at Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771717v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray imaging of magnetic order in meander domain structures: role of lateral confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2012 - Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00773580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and two-dimensional electron gas at the surface of SrTiO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Novel two-dimensional electron gases at the surface of transition-metal oxides: from orbital ordering to orbital symmetry reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhès</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Electron Spectroscopy and Structure: ICESS-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771703v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REI 16th International Conference on Radiation Effects in Insulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771754v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771871v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of irradiation coupled with He implantation on the swelling microstructure of austenitic stainless steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIR User Days French Network 'Etude des Matériaux sous Irradiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">REI 16th International Conference on Radiation Effects in Insulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771756v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">In-situ ion beam TEM experiences feedback from JANNuS-Orsay facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaitasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, International Workshop on Positron Studies of Defects, Netherlands</w:t>
+              <w:t xml:space="preserve">The second workshop on the use of in situ TEM / ion accelerator techniques in the study of radiation damage in solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771691v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00653757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ ion beam TEM experiences feedback from JANNuS-Orsay facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of irradiation coupled with He implantation on the swelling microstructure of austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pokor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second workshop on the use of in situ TEM / ion accelerator techniques in the study of radiation damage in solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">EMIR User Days French Network 'Etude des Matériaux sous Irradiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00653757v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
+              <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, International Workshop on Positron Studies of Defects, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771685v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of AlGaN/GaN quantum disc tructures in single nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion induced ordering of FePt thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rigutti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Jacopin</w:t>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials, PTM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00724689v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Herranz</w:t>
+                <w:t xml:space="preserve">Optical characterization of AlGaN/GaN quantum disc tructures in single nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Ion Beam Modification of Materials (IBMM 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2243-2245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771733v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00724689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation entre l'extension spatiale des porteurs de charges et des défauts lacunaires dans SrTiO3 modifié en surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO3 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Meudon, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Ion Beam Modification of Materials (IBMM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771658v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN and GaN/AlN nanowires: the effect of doping and structural defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Rigutti</w:t>
+                <w:t xml:space="preserve">Corrélation entre l'extension spatiale des porteurs de charges et des défauts lacunaires dans SrTiO3 modifié en surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Jacopin</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Meudon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00724691v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion induced ordering of FePt thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ferré</w:t>
+                <w:t xml:space="preserve">Optical properties of GaN and GaN/AlN nanowires: the effect of doping and structural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Oliviero</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials, PTM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2233-2235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771745v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00724691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modiﬁcation of SiO2 by Kr and Xe implantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaïtasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ntsoenzok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on the Use of in situ TEM / Ion Accelerator Techniques in the Study of Radiation Damage in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Stanford, United States. pp.74-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic mechanisms of cobalt disilicide nucleation in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Ganchenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gettering and Defect Engineering in Semiconductor Technology XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Giens, France. pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ microscopy study of nanocavity shrinkage in Si under ion beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop Semiconductor defect engineering progress and prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Orleans, France. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of defects and metals with nanocavities in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wong-Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.F. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science with Ion Beams E-MRS 2000 Spring Meeting Symposium R.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Strasbourg, France. pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of point defects and impurities with open volume defects in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wong Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Beam Synthesis and Processing of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam-induced interfacial growth in Si and silicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.W. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ion Beam Modification of Materials 9 Ion Beam Modification of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1995, Canberra, Australia. pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of ion-beam cobalt silicide growth in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaitasov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium G: Material Aspects o Ion Beam Synthesis: Phase Formation and Modification of the E-Mrs 1993 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Strasbourg, France. pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of formation of silicides in a-Si:H/Pd interfaces monitored by in situ ellipsometry and Kelvin probe techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cabarrocas P. Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Amorphous Semiconductors - Science and Technology 14 ICAS 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1991, Garmisch-Partenkirchen, Germany. pp.1055-1058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16102,404 +16102,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JANNuS facility at Orsay: an in-situ TEM for nanosciences and nuclear simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ TEM studies of materials under ion beams: JANNuS dual beam TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaïtasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REI 16th International Conference on Radiation Effects in Insulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">IBA 20th international conference on Ion Beam Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Itapema, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771846v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ TEM studies of materials under ion beams: JANNuS dual beam TEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JANNuS facility at Orsay: an in-situ TEM for nanosciences and nuclear simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaitasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Delbecq</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBA 20th international conference on Ion Beam Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Itapema, Brazil</w:t>
+              <w:t xml:space="preserve">REI 16th International Conference on Radiation Effects in Insulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771853v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined electron gas at the surface of SrTiO3: direct observation of the electronic subbands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">", International conference "Edge Topics in Correlated Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16509,154 +16509,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cometary particle recovered from a deep firn/ice drilling in central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Delauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Alemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, pp.1960, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16666,283 +16666,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Beam-Induced Amorphization and Epitaxial Crystallization of Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Bernas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials science with ion beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.73-111, 2010, Topics In Applied Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88789-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00665769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam induced crystallization of amorphous Si from NiSi$_2$ precipitates : an in situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colliex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beam solid interactions: Fundamentals and applications symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.R.S., pp.547-551, 1993, Materials Research Society Symposia Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16952,522 +16952,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de réalisation d'un cristal magneto-photonique et composant comprenant un tel cristal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magdenko Liubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 2951740A1. CSNSM PS2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated Structural and Optical Characterization during Van der Waals Epitaxy of PbI 2 on graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId534" w:history="1">
+                <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ptok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tsotezem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...26 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouvrard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05406761v1</w:t>
+                <w:t xml:space="preserve">hal-05408846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
+                <w:t xml:space="preserve">Correlated Structural and Optical Characterization during Van der Waals Epitaxy of PbI 2 on graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosmus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Tsotezem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ptok</w:t>
-[...173 lines deleted...]
-                <w:t xml:space="preserve">hal-05437327v1</w:t>
+                <w:t xml:space="preserve">hal-05406761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17879,51 +17761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05419676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez-Bustamante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1qrj-gtjb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04195J" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Broad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thees" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitayush Jha Thakur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Shiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.L032401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mallik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge G&#246;bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Witt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente-Arche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01858-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157551v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F Santander-Syro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bareille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika G&#252;ttler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020750118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran Phong Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hofhuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Rana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Huijben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201900028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02127578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iwan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0419-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27283-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sock Camara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charles Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa8f36" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amarouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986653" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. R&#246;del" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.041121" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Rodel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fortuna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sengupta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frantzeskakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Fevre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201505021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324716400142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC8Z9JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348195v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniuchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Motoyui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morozumi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Rodel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11781" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHTHCSD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geilhufe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.054416" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alik Kasumov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;ron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906269" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Roedel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Rozenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041106" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rodel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03586" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985705v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Sologubenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Suess" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spolenak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.10.042" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJCMWGMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durnez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petitbon-Th&#233;venet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-013-2655-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100533v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lw Yu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Xu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Xu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Xue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503001g" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sengupta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.245427" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01087928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.1.051002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landolt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict O'Donnell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewoo Jeon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/NL3017187" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Ruault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kirk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Borodin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769213" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuevas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W Yu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Donnell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569817" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651362v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144118" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569693v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mougin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Plantevin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/36/365002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DH54ZMMX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776571v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Calvet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Meshkov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strupiechonski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubestani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Snyder" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.319" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9BPKMXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681386v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Yu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudwan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moustapha" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227667" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716671v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ruault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854943v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Perrossier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956674" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854629v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ganchenkova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964098" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024728v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaumont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;fktasov" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0219" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V8FPTM3R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022247v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ridgway" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Williams" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011971v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010709v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Zhu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Conway" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008398v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xianfang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Williams" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001810v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedellec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000777v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383485v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bareille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. Rodel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Guttler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688166v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabathier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Michel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611503003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057436v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maillard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWXZ278W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955374v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954941v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955197v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954943v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954932v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773581v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petitbon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mottier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefort" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771719v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771754v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Egger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771756v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771691v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653757v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771733v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771658v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771745v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724656v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsoenzok" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025460v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Borodin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ganchenkova" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014207v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010363v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong-Leung" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011468v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong Leung" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000597v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.W. Lin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000678v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001964v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cabarrocas P. Roca" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771846v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771853v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbecq" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256740v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delauche" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alemani" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665769v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Azevedo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88789-8_4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WFWCWNV5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001713v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724640v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko Liubov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404646v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Censier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002768v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752600322X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05419676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez-Bustamante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1qrj-gtjb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04195J" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Broad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thees" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitayush Jha Thakur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Shiga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.L032401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01858-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mallik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge G&#246;bel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Witt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente-Arche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157551v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F Santander-Syro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bareille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika G&#252;ttler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020750118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran Phong Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hofhuis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Rana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Huijben" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201900028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02127578v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iwan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0419-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27283-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049363" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. R&#246;del" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.041121" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sock Camara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charles Garnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa8f36" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551106v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amarouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986653" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniuchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Motoyui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morozumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Rodel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11781" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC8Z9JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303509v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Rodel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fortuna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sengupta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frantzeskakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Fevre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201505021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479010v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324716400142" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alik Kasumov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;ron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906269" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHTHCSD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geilhufe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.054416" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Roedel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Rozenberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041106" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100533v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lw Yu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zg Xue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503001g" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115787v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sengupta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.245427" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rodel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03586" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985716v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durnez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petitbon-Th&#233;venet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-013-2655-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985705v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Sologubenko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Suess" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spolenak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.10.042" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJCMWGMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01087928v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.1.051002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landolt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4107" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict O'Donnell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewoo Jeon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/NL3017187" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773567v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Ruault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kirk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Borodin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769213" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734799v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuevas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064510" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651362v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144118" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W Yu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Donnell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569817" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569693v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mougin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferr&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Plantevin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/36/365002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DH54ZMMX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776571v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683377v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Calvet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Meshkov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strupiechonski" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubestani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Snyder" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.319" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9BPKMXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681386v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Yu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudwan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moustapha" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227667" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776570v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716671v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ruault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854943v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Perrossier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956674" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ganchenkova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964098" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024728v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaumont" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;fktasov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0219" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V8FPTM3R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022247v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ridgway" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Williams" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011971v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Zhu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Conway" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008398v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xianfang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Williams" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001810v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedellec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000777v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383485v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bareille" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. Rodel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Guttler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabathier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Michel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611503003" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057436v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.055" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWXZ278W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955374v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955197v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954941v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954943v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954932v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773581v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petitbon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mottier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefort" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771719v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771717v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771754v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Egger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653757v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771756v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771691v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771733v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771658v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724656v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsoenzok" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025460v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Borodin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ganchenkova" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014207v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010363v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong-Leung" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011468v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong Leung" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000597v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.W. Lin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001964v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cabarrocas P. Roca" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771853v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbecq" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771846v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256740v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delauche" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alemani" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665769v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Azevedo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88789-8_4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WFWCWNV5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001713v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724640v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko Liubov" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404646v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Censier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002768v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>