--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1573,252 +1573,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Burgondes dans la nécropole Ouest de Boutae à Annecy aux Ve-VIIe siècles ap. J.-C. : interroger l’ethnicité dans un espace funéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Rouzic</w:t>
+                <w:t xml:space="preserve">Les Burgondes dans la nécropole Ouest de Boutae à Annecy aux Ve-VIIe siècles ap. J.-C. : interroger l’ethnicité dans un espace funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Rommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849es Journée de la Société d'Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.13539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424839v1</w:t>
+                <w:t xml:space="preserve">hal-05346269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Burgondes dans la nécropole Ouest de Boutae à Annecy aux Ve-VIIe siècles ap. J.-C. : interroger l’ethnicité dans un espace funéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
+                <w:t xml:space="preserve">Les Burgondes dans la nécropole Ouest de Boutae à Annecy aux Ve-VIIe siècles ap. J.-C. : interroger l’ethnicité dans un espace funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Rommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849es Journée de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.13539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346269v1</w:t>
+                <w:t xml:space="preserve">hal-04424839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site funéraire de Saint-Pierre-en-Faucigny-Les Molettes (Haute-Savoie)</w:t>
               </w:r>
@@ -2633,228 +2633,323 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mausolée des Molettes, une sépulture paléochrétienne vénérée (Saint-Pierre-en-Faucigny, Haute-Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrypter une sépulture énigmatique : l'inhumation isolée d'un adolescent à La Ravoire - Pré-Hibou (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire : Rencontre autour de l’invisible dans la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour de l'isolement, 17e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607794v1</w:t>
+                <w:t xml:space="preserve">halshs-05582151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe 285 Une sépulture emblématique de la nécropole burgonde du &amp;lt;i&amp;gt;vicus&amp;lt;/i&amp;gt; de &amp;lt;i&amp;gt;Boutae&amp;lt;/i&amp;gt; Annecy (Haute-Savoie)</w:t>
+                <w:t xml:space="preserve">Le mausolée des Molettes, une sépulture paléochrétienne vénérée (Saint-Pierre-en-Faucigny, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t>
+              <w:t xml:space="preserve">15e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire : Rencontre autour de l’invisible dans la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874068v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe 285 Une sépulture emblématique de la nécropole burgonde du &amp;lt;i&amp;gt;vicus&amp;lt;/i&amp;gt; de &amp;lt;i&amp;gt;Boutae&amp;lt;/i&amp;gt; Annecy (Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole ouest de Boutae, Annecy (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2883,51 +2978,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIIe journées internationales d'archéologie mérovingienne de l'AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2937,320 +3032,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’objet à la société romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.322, 2024, Archaeopress Roman Archaeology 101, 978-1-80327-602-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803276021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agglomération antique en vallée alpine : Thyez (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara; MOM Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA 50, 314 p., 2020, 978-2-916125-15-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.4920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges orientales du vicus de Boutae. Les fouilles Galbert à Annecy (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne / Maison de l’Orient et de la Méditerranée – Jean-Pouilloux, Université Lumière-Lyon 2, CNRS, 442 p., 168 fig., 2015, Documents d’archéologie en Rhône-Alpes et en Auvergne, n° 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3260,203 +3355,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une petite agglomération rurale en milieu alpin La fouille de Pré-Dame à Détrier (73)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touatia Amraoui; Emmanuelle Dumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’objet à la société romaine. Études archéologiques et épigraphiques offertes à Jean-Claude Béal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-248, 2024, Archaeopress Roman Archaeology, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe 285 : une sépulture emblématique de la nécropole « burgonde » du &amp;lt;em&amp;gt;vicus&amp;lt;/em&amp;gt; de Boutae-Annecy (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
@@ -3483,73 +3578,73 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAM, pp.163-172, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un édifice funéraire alto-médiéval à Saint-Pierre-en-Faucigny (74) : premiers résultats de la fouille archéologique de 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3565,315 +3660,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque d’archéologie et d’histoire, De cols en vallées, parcours en Faucigny médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.182-191, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. L’occupation antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Vérot; Franck Gabayet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agglomération antique en vallée alpine : Thyez (Haute-Savoie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA | 50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpara; MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-144, 2020, 9782916125152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.4920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Vérot; Franck Gabayet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agglomération antique en vallée alpine : Thyez (Haute-Savoie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA | 50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpara; MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-36, 2020, 9782916125152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.4920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Coloniser une plaine inondable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3896,467 +3991,467 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Vérot; Franck Gabayet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agglomération antique en vallée alpine : Thyez (Haute-Savoie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA | 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara; MOM Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-186, 2020, 9782916125152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.4920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Évolution du site après l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Vérot; Franck Gabayet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agglomération antique en vallée alpine : Thyez (Haute-Savoie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA | 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara; MOM Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-155, 2020, 9782916125152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.4920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Vérot; Franck Gabayet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agglomération antique en vallée alpine : Thyez (Haute-Savoie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA | 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara; MOM Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-193, 2020, 9782916125152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.4920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhumations et crémations dans les Alpes romaines du Ier au IVe siècles ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidence d’outre-tombe Squelettes en question. Catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Dauphinois, pp.22-33, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux d’inhumation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De mémoires de palais : Archéologie et histoire du groupe épiscopal de Valence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Valence, p. 198-206, 2006, 2-902935-68-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4366,283 +4461,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ravoire (Savoie), Rue Richelieu, Lieu-dit Le pré Hibou Tranche 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole ouest de Boutae : une occupation Burgonde à Annecy (39-41, avenue des Romains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes; Inrap; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Arar - Archéologie et Archéométrie. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnement et archéologie de la rive nord du lac d’Annecy à Annecy et Annecy-le-Vieux (Haute-Savoie). Rapport de synthèse du PCR 2016-2020, 2 volumes, 440p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4651,230 +4746,230 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes : Lyon. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annecy, Haute-Savoie, Auvergne–Rhône-Alpes, 39, avenue des Romains, Vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2019, 315 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4942,51 +5037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42274D4F"/>
+    <w:nsid w:val="CF4912A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5173,51 +5268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-gabayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0585-0456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035782749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/73998936" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000640068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304306v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Conjard R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.16691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gerentes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-025-01526-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04192608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Escher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02135648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1888" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Romm&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13539" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03617505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03617189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02135765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/4920" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4920" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02135688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235250v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5090" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crepeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-gabayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0585-0456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035782749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/73998936" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000640068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304306v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Conjard R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.16691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gerentes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-025-01526-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04192608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Escher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02135648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1888" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Romm&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03617505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03617189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02135765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/4920" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4920" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02135688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5065" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5080" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235250v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5075" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crepeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>