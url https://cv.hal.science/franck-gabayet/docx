--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -5037,51 +5037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF4912A0"/>
+    <w:nsid w:val="6DDE20C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>